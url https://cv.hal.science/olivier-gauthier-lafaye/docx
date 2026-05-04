--- v0 (2026-03-27)
+++ v1 (2026-05-04)
@@ -717,265 +717,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grating design methodology for laser cooling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Calviac</w:t>
+                <w:t xml:space="preserve">Resolving ambiguities in phase correction term for optical field encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.519552⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (16), pp.4525-4528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.533058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613751v1</w:t>
+                <w:t xml:space="preserve">hal-04676301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving ambiguities in phase correction term for optical field encoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Grating design methodology for laser cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Calviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (16), pp.4525-4528. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (7), pp.1533-1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.533058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.519552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676301v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-colour reflective metagrating with neutral transparency for augmented reality</w:t>
               </w:r>
@@ -1234,51 +1234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1457,693 +1457,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband high-contrast visible optical switches based on a spin-crossover material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of hybrid MoS2/photonic devices compatible with technological constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ao.473176⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.045006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ac5273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841636v1</w:t>
+                <w:t xml:space="preserve">hal-03624387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs membrane PhC lasers threshold reduction using AlGaAs barriers and improved processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband high-contrast visible optical switches based on a spin-crossover material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Iván Flores Esparza</w:t>
+                <w:t xml:space="preserve">Karl Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac9685⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (32), pp.9562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.473176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812858v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of hybrid MoS2/photonic devices compatible with technological constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaAs membrane PhC lasers threshold reduction using AlGaAs barriers and improved processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Iván Flores Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Dory</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Massiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (4), pp.045006. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.015303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ac5273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac9685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624387v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity resonator-integrated guided-mode resonance filters with on-chip electro- and thermo-optic tuning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cavity-resonator integrated bi-atom grating coupler for enhanced second-harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Hemsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 (10), pp.16669-16676. </w:t>
+              <w:t xml:space="preserve">, 2022, 30 (21), pp.38789-38803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.457149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.468683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655038v1</w:t>
+                <w:t xml:space="preserve">hal-03801031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity-resonator integrated bi-atom grating coupler for enhanced second-harmonic generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+                <w:t xml:space="preserve">Cavity resonator-integrated guided-mode resonance filters with on-chip electro- and thermo-optic tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgueni Popov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 (21), pp.38789-38803. </w:t>
+              <w:t xml:space="preserve">, 2022, 30 (10), pp.16669-16676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.468683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.457149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801031v1</w:t>
+                <w:t xml:space="preserve">hal-03655038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmon damping and charge transfer pathways in Au@MoSe2 nanostructures</w:t>
               </w:r>
@@ -2397,51 +2397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of mesoscopic self-collimating photonic crystals under oblique incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Iván Flores Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,295 +2525,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended cavity quantum cascade laser with cavity resonator integrated grating filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-total backward reflection with a CRIGF under oblique incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Augé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Antoni</w:t>
+                <w:t xml:space="preserve">Gamal Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.385740⟩</w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (3), pp.184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-020-02295-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472740v1</w:t>
+                <w:t xml:space="preserve">hal-03008881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-total backward reflection with a CRIGF under oblique incidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Renaud</w:t>
+                <w:t xml:space="preserve">Extended cavity quantum cascade laser with cavity resonator integrated grating filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamal Mohamed</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (3), pp.184. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.4801-4809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11082-020-02295-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.385740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008881v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided-mode resonance filter extended-cavity diode laser</w:t>
               </w:r>
@@ -2985,51 +2985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -3061,429 +3061,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency operation of an integrated electro-absorption modulator onto a VCSEL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscopic self-collimation along arbitrary directions and below the light line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
+                <w:t xml:space="preserve">Marco Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/aaf5af⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (21), pp.30287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.030287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968179v1</w:t>
+                <w:t xml:space="preserve">hal-02308358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic self-collimation along arbitrary directions and below the light line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Magno</w:t>
+                <w:t xml:space="preserve">Second-harmonic-generation enhancement in cavity resonator integrated grating filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.030287⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (21), pp.5198-5201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.005198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308358v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-harmonic-generation enhancement in cavity resonator integrated grating filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+                <w:t xml:space="preserve">High frequency operation of an integrated electro-absorption modulator onto a VCSEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (21), pp.5198-5201. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.44.005198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/aaf5af⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341106v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally-tunable cavity resonator-integrated guided-mode resonance filters</w:t>
               </w:r>
@@ -3586,90 +3586,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of mesoscopic photonic crystal waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (6), pp.4628-4631. </w:t>
@@ -3707,103 +3707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared cavity resonator integrated grating filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Gluchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (21), pp.27014-27020. </w:t>
@@ -3880,51 +3880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4027,51 +4027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (11), pp.115228. </w:t>
@@ -4122,51 +4122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft mold NanoImprint Lithography: a versatile tool for sub-wavelength grating applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Sharshavina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,64 +4386,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4641,51 +4641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-loss buried AlGaAs/AlOx waveguides using a quasi-planar process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,51 +4801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (4), pp.657-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4879,51 +4879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable graded cavity resonator integrated grating filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laberdesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5584,51 +5584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7691,428 +7691,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent conductive electrodes based on GaAs-metal deep sub-wavelength high contrast grating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weronika Glowadzka</w:t>
+                <w:t xml:space="preserve">PECVD of SiON optical thin films and nano-laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XXI. Symposium: PW25O OPTO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Francisco California, United States</w:t>
+              <w:t xml:space="preserve">Plathinium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Vide, Sep 2025, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768535v1</w:t>
+                <w:t xml:space="preserve">hal-05287814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ-monitored Chemical Vapor Deposition of silicon oxynitride layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Legallois</w:t>
+                <w:t xml:space="preserve">Transparent conductive electrodes based on GaAs-metal deep sub-wavelength high contrast grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natan Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weronika Glowadzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCVD &amp; ALD 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Catania (IT), Italy</w:t>
+              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XXI. Symposium: PW25O OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269886v1</w:t>
+                <w:t xml:space="preserve">hal-04768535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures à profil optique contrôlé par évaporation via un masque en demi-teintes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">In-situ-monitored Chemical Vapor Deposition of silicon oxynitride layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Couches Minces Optiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EuroCVD &amp; ALD 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Catania (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315454v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in-situ et maîtrise de procédés PECVD pour les dépôts de couches minces optiques de SiOxNy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8157,243 +8140,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ-monitored Chemical Vapor Deposition of silicon oxynitride layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Microstructures à profil optique contrôlé par évaporation via un masque en demi-teintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCVD and ALD 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Catana, Italy, Italy</w:t>
+              <w:t xml:space="preserve">Journée Couches Minces Optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288079v1</w:t>
+                <w:t xml:space="preserve">hal-05315454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PECVD of SiON optical thin films and nano-laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">In-situ-monitored Chemical Vapor Deposition of silicon oxynitride layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Vide, Sep 2025, Antibes (06), France</w:t>
+              <w:t xml:space="preserve">EuroCVD and ALD 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Catana, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287814v1</w:t>
+                <w:t xml:space="preserve">hal-05288079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diodes lasers stabilisées par CRIGF accordables</w:t>
               </w:r>
@@ -8556,51 +8556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Humanitarian Technologies Conference (IHTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bari, Italy. pp.1-6, </w:t>
@@ -8766,541 +8766,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lentilles diffractives : une base pour l’optimisation de meta-surfaces de grande dimension ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Peralle</w:t>
+                <w:t xml:space="preserve">Selective Color Reflection through Guided Mode Resonance Transparent Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Filograno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Marasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Transparent Optical Networks (ICTON 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682207v1</w:t>
+                <w:t xml:space="preserve">hal-04770706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary enhancement of Second harmonic generation in cavity-resonator integrated grating couplers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les lentilles diffractives : une base pour l’optimisation de meta-surfaces de grande dimension ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Peralle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751278v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mauvais réseaux font de bons atomes froids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Calviac</w:t>
+                <w:t xml:space="preserve">Extraordinary enhancement of Second harmonic generation in cavity-resonator integrated grating couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Hemsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Normandie 2024 (Nanophotonique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10648002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682189v1</w:t>
+                <w:t xml:space="preserve">hal-04751278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Color Reflection through Guided Mode Resonance Transparent Metasurfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
+                <w:t xml:space="preserve">Les mauvais réseaux font de bons atomes froids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Calviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Transparent Optical Networks (ICTON 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optique Normandie 2024 (Nanophotonique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04770706v1</w:t>
+                <w:t xml:space="preserve">hal-04682189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent polymer-based metasurfaces for augmented reality display</w:t>
               </w:r>
@@ -9338,51 +9338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOP 2024 italian Conference on optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIOF, Jun 2024, Firenze, Italy</w:t>
@@ -9437,51 +9437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9671,64 +9671,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in-situ de dépôts CVD de SiON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9926,51 +9926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Technologies Emergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Saint Etienne, France</w:t>
@@ -10267,51 +10267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic Self-Collimation under oblique incidence in hexagonal-lattice mesoscopic photonic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Iván Flores Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11118,90 +11118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum absorption of MoS2 monolayer using Cavity Resonator Integrated Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11613,342 +11613,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological bricks development for the vertical integration of a Modulator onto a VCSEL for high-speed communications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards high-speed tuning Cavity Resonator-Integrated Guided-mode Resonance Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Viallon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France. 2p</w:t>
+              <w:t xml:space="preserve">EOS Topical meeting on Diffractive Optics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449214v1</w:t>
+                <w:t xml:space="preserve">hal-02296320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength Stabilized External Cavity Quantum Cascade Lasers using Cavity Resonator Integrated Grating Filters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Popov</w:t>
+                <w:t xml:space="preserve">Technological bricks development for the vertical integration of a Modulator onto a VCSEL for high-speed communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France. 2p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447074v1</w:t>
+                <w:t xml:space="preserve">hal-02449214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29GHz-bandwidth monolithically integrated EAM-VCSEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11967,372 +11928,411 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop VCSEL Day 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided-mode resonance optical filters and components for embedded photonics</w:t>
+                <w:t xml:space="preserve">Wavelength Stabilized External Cavity Quantum Cascade Lasers using Cavity Resonator Integrated Grating Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Reliability of Optoelectronics for Systems (ISROS2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391665v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity Resonator Integrated Grating Filters : recent advances for laser wavelength stabilization and enhanced second harmonic generation</w:t>
+                <w:t xml:space="preserve">Guided-mode resonance optical filters and components for embedded photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Quantum, Nano/Bio, and Micro Technologies (ICQNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Reliability of Optoelectronics for Systems (ISROS2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISROS Society, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356090v1</w:t>
+                <w:t xml:space="preserve">hal-02391665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards high-speed tuning Cavity Resonator-Integrated Guided-mode Resonance Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cavity Resonator Integrated Grating Filters : recent advances for laser wavelength stabilization and enhanced second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical meeting on Diffractive Optics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Jena, Germany</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Quantum, Nano/Bio, and Micro Technologies (ICQNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296320v1</w:t>
+                <w:t xml:space="preserve">hal-02356090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity Resonator Integrated Filter (CRIGF) Based External Cavity Laser in a Butterfly Package</w:t>
               </w:r>
@@ -12446,445 +12446,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband critically-coupled resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Arlotti</w:t>
+                <w:t xml:space="preserve">Développement de puces hybrides pour la Condensation de Bose-Einstein bi-espèce.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Napoléon Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Resonators, Microresonators, and Beam Control XX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917874v1</w:t>
+                <w:t xml:space="preserve">hal-01927101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of light extraction in the near-IR range with sub-wavelength periodic structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+                <w:t xml:space="preserve">Wideband critically-coupled resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Arlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Camon</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napoléon Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394244⟩</w:t>
+              <w:t xml:space="preserve">Laser Resonators, Microresonators, and Beam Control XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2289577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842005v1</w:t>
+                <w:t xml:space="preserve">hal-01917874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping in 1D mesoscopic photonic crystal microcavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Ecarnot</w:t>
+                <w:t xml:space="preserve">High frequency characterization of a vertical electro-absorption modulator for data communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917570v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Doubly-Corrugated Zero-Contrast-Grating for Broadband Pixelated Filtering in the Mid-IR Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12893,400 +12875,418 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency characterization of a vertical electro-absorption modulator for data communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical trapping in 1D mesoscopic photonic crystal microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Ecarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+                <w:t xml:space="preserve">Marco Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2306676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980197v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de puces hybrides pour la Condensation de Bose-Einstein bi-espèce.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bourrier</w:t>
+                <w:t xml:space="preserve">Active control of light extraction in the near-IR range with sub-wavelength periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927101v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement 3D dans une cavité à autocollimation mésoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13635,51 +13635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13724,519 +13724,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INGENIERIE DE MICRO-RESONATEURS A MODES DE GALERIE EN ALGAAS/ALOX COUPLES VERTICALEMENT</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soft mold NanoImprint Lithography: A versatile tool for sub-wavelength grating applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Sharshavina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2017) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France. 5p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2017.7984454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612506v1</w:t>
+                <w:t xml:space="preserve">hal-01670171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of zero-contrast grating filters for pixelated applications in the mid-IR range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral engineering of the transmission characteristics of racetrack resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Arlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Modelling (OWTNM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Optical Wave and Waveguide Theory and Numerical Modelling (OWTNM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bastiaan de Hon, Apr 2017, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943366v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft mold NanoImprint Lithography: A versatile tool for sub-wavelength grating applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INGENIERIE DE MICRO-RESONATEURS A MODES DE GALERIE EN ALGAAS/ALOX COUPLES VERTICALEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Arlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2017) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France. pp.JNOG O3.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670171v1</w:t>
+                <w:t xml:space="preserve">hal-01612506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral engineering of the transmission characteristics of racetrack resonators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelisation of zero-contrast grating filters for pixelated applications in the mid-IR range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Wave and Waveguide Theory and Numerical Modelling (OWTNM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bastiaan de Hon, Apr 2017, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Modelling (OWTNM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612516v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared (∼4.65μm) cavity resonator integrated grating filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Gluchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14585,51 +14585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity Resonator Integrated Grating Filters fabricated by soft-mold nanoimprint lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14736,77 +14736,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique 2016 - JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
@@ -14829,1543 +14829,1543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRIGF as external cavity mirror for laser stabilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Laser diode stabilisation and tuning using Cavity Resonator Integrated Guided-mode resonance Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optics-photonics Design and Fabrication (ODF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Weingarten, Germany. 2p</w:t>
+              <w:t xml:space="preserve">Pharos event 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768335v1</w:t>
+                <w:t xml:space="preserve">hal-01768321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All photonic crystal electrically pumped GaSb laser diodes emitting at 2.4 µm for gas sensing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Rouillard</w:t>
+                <w:t xml:space="preserve">Electromagnetic modelling of large subwavelength-patterned highly resonant structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demésy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Modelling (OWTNM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795080v1</w:t>
+                <w:t xml:space="preserve">hal-01943197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V-semiconductor vertically-coupled whispering-gallery mode resonators made by selective lateral oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRIGF as external cavity mirror for laser stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE LASE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Optics-photonics Design and Fabrication (ODF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Weingarten, Germany. 2p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768290v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All Photonic Crystal electrically pumped CW mid-IR lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All photonic crystal electrically pumped GaSb laser diodes emitting at 2.4 µm for gas sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Rouillard</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.SF2L.4⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792997v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graded CRIGF filters for tunable external cavity lasers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">III-V-semiconductor vertically-coupled whispering-gallery mode resonators made by selective lateral oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Arlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2016.JTh2A.109⟩</w:t>
+              <w:t xml:space="preserve">SPIE LASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2210968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943187v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Sensor based on a Mesoscopic Photonic Crystal Microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Dagens</w:t>
+                <w:t xml:space="preserve">All Photonic Crystal electrically pumped CW mid-IR lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Communications and Photonics Conference 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ACPC.2016.AS3H.5⟩</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.SF2L.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943298v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser diode stabilisation and tuning using Cavity Resonator Integrated Guided-mode resonance Filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Graded CRIGF filters for tunable external cavity lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharos event 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2016.JTh2A.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768321v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic modelling of large subwavelength-patterned highly resonant structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Sentenac</w:t>
+                <w:t xml:space="preserve">Optical Sensor based on a Mesoscopic Photonic Crystal Microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D’orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Modelling (OWTNM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Communications and Photonics Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Wuhan, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ACPC.2016.AS3H.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943197v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoimprint lithography as a new tool for cavity-resonator-integrated guided-mode resonance fabrication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">From guided-mode resonance filters to CRIGF and their application to external cavity laser diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micro and Nano Engineering (MNE2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IEEE Kansai KIT workshop on photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943218v1</w:t>
+                <w:t xml:space="preserve">hal-01943647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From guided-mode resonance filters to CRIGF and their application to external cavity laser diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full optical confinement in 1D Mesoscopic Photonic Crystal-based microcavities: A preliminary experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Kansai KIT workshop on photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, trente, Italy. 4p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943647v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">design of mesoscopic photonic crystal microcavity based sensors devoted to optical tweezing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
+                <w:t xml:space="preserve">Nanoimprint lithography as a new tool for cavity-resonator-integrated guided-mode resonance fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lestras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riunione Nazionale di Elettromagnetismo (XXI RINEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Parme, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Micro and Nano Engineering (MNE2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944059v1</w:t>
+                <w:t xml:space="preserve">hal-01943218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full optical confinement in 1D Mesoscopic Photonic Crystal-based microcavities: A preliminary experimental demonstration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Calò</w:t>
+                <w:t xml:space="preserve">design of mesoscopic photonic crystal microcavity based sensors devoted to optical tweezing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Riunione Nazionale di Elettromagnetismo (XXI RINEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Parme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01942926v1</w:t>
+                <w:t xml:space="preserve">hal-01944059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres pixellisés intégrés sur détecteur infrarouge pour l'imagerie multispectrale</w:t>
               </w:r>
@@ -16390,51 +16390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16877,51 +16877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laberdesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17235,51 +17235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laberdesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17498,51 +17498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17887,51 +17887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17980,282 +17980,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter-tolerant design of high contrast gratings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable external-cavity lasers with graded CRIGF filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> European Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132683v1</w:t>
+                <w:t xml:space="preserve">hal-01768358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable external-cavity lasers with graded CRIGF filters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parameter-tolerant design of high contrast gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720N-93720N-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2081595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768358v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal reflectivity of CRIGF filters: First experimental observation and modelling</w:t>
               </w:r>
@@ -18267,51 +18267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laberdesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18548,51 +18548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18628,804 +18628,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry Etching of High [Al] AlGaAsSb Compounds Using Cl 2 /N 2 /Ar ICP RIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Adelin</w:t>
+                <w:t xml:space="preserve">Self-collimation in mesoscopic photonic crystals: From reflectivity management to stable planar cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Gaimard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+                <w:t xml:space="preserve">V. Petruzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micro and Nano Engineering ( MNE ) 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Gratz, Austria. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102417v1</w:t>
+                <w:t xml:space="preserve">hal-01942861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies of oxide confinement and high contrast grating mirrors for mid-infrared VCSELs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+                <w:t xml:space="preserve">Random laser on planar GaAs waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lozes-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bhaktha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San-Francisco, United States. 6p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2037703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01108786v1</w:t>
+                <w:t xml:space="preserve">hal-01942846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertically-coupled AlGaAs microdisks using selective lateral oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+                <w:t xml:space="preserve">Mesoscopic photonic crystals based stable planar cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lozes-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Integrated Optics, and the 19th Microoptics Conference (ECIO-MOC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nice, France. pp.P011</w:t>
+              <w:t xml:space="preserve">Riunione Nazionale di Elettromagnetismo (XX RINEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Padove, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857527v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-collimation in mesoscopic photonic crystals: From reflectivity management to stable planar cavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Petruzelli</w:t>
+                <w:t xml:space="preserve">Dry Etching of High [Al] AlGaAsSb Compounds Using Cl 2 /N 2 /Ar ICP RIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Micro and Nano Engineering ( MNE ) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942861v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random laser on planar GaAs waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Bhaktha</w:t>
+                <w:t xml:space="preserve">Vertically-coupled AlGaAs microdisks using selective lateral oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th European Conference on Integrated Optics, and the 19th Microoptics Conference (ECIO-MOC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nice, France. pp.P011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942846v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic photonic crystals based stable planar cavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Technologies of oxide confinement and high contrast grating mirrors for mid-infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riunione Nazionale di Elettromagnetismo (XX RINEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTON 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Graz, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944069v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertically-coupled AlGaAs/AlOx microdisks</w:t>
               </w:r>
@@ -19450,51 +19450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19687,64 +19687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20036,51 +20036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed-feedback GaSb-based laser diodes in the 2.3 to 3.3μm wavelength range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20295,51 +20295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and simplified cat's-eye external-cavity lasers using cavity resonant integrated grating filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Guelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22533,51 +22533,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B994978D"/>
+    <w:nsid w:val="890003DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22764,51 +22764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gauthier-lafaye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2705-8811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122645766" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Monvoisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Glowadzka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad95cf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05333368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Kinjalk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Selva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.572573" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Calviac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouxel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.L011001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04975166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.551617" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04613751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.519552" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.533058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04639044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Magno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dagens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella D&#8217;orazio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.520430" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04495032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519472" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hemsley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.498125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03718559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Popov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.464695" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03841636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.473176" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03812858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Flores Esparza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03624387v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac5273" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03655038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.457149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03801031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Popov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468683" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2021.100131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tortel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444054" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03360777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cal&#242;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.439030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02472740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aug&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gluchko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fehrembach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.385740" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008881v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Mohamed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02295-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oksenhendler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab7012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02927315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole H&#233;liot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-020-05008-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/aaf5af" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02308358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grande" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Petruzzelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030287" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02341106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005198" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.003204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02293028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Ferrara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella d'Orazio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.5103" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Fehrembach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01741465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lafleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2811739" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Mac&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051621" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01706924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Sharshavina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3740-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01619015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.002343" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Adelin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978665" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemarchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.000234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611629v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.019275" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01934949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.000657" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012415" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grande" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferrara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cal&#242;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.028288" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002358" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gaimard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Triki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Ba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/6/065015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929785v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laberdesque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.001973" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2405031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lozes-Dupuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000355" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942640v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004223" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810280v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Allouch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bournine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1339-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aouba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chan Shin Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehrembach Anne-Laure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620094v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahjah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Moumdji" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnefont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.3614" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Fehrembach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu K. C." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnefont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Avoine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laverdant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.063809" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618132v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moumdji" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belharet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubreuil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.2129" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440955v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hernandez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837030v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peronne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00267-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBF3Q1F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111140v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123045" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05333590v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Dammak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boust" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05018347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044878" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768535v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05269886v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Legallois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05315454v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05315488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05288079v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05287814v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05157677v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brossa Vincent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05226055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filograno" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marasco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855055" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04993460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy P&#233;ralle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S&#233;veno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855051" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04682207v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peralle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seveno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04751278v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04682189v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770706v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647647" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770728v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682032v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647488" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04700860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouxel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2024.OF4F.2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693843v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04815070v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04183838v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hemsley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207199" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770759v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Orazio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207202" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748960v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov, Editor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157334v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748945v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Zhang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Loison" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03360782v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ivan Flores Esparza" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542426" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03360784v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542348" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367061v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Fehrembach" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008892v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02509624v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542771" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02449214v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02447074v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auge" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Gluchko" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871659" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02391664v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02391665v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02356090v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02296320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02293070v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrieres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecocq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feuillet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840348" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917874v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napol&#233;on Gutierrez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289577" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842005v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394244" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecarnot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306676" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917558v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980197v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01927101v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alibert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordoux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01927150v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01855298v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612514v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2276094" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942961v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Portier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087179" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612506v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943366v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leplan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984454" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612516v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333415v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087087" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943354v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561716v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024866" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917382v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lauvergne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943644v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768335v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795080v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550401" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768290v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210968" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792997v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943187v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2016.JTh2A.109" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943298v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217;orazio" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dagens" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2016.AS3H.5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768321v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943197v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943218v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lestras" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943647v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944059v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942926v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550433" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943634v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussalah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pradal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798045v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943638v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rassem" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01946175v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943055v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943159v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795440v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyenba" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943097v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943147v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768266v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193701" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768275v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2015.ASu1A.3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132804v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084515" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943073v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768358v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942873v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Petit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demichel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193466" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943085v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039269" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857520v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102417v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaimard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857527v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942861v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petruzelli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876561" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942846v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Campos" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhaktha" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037703" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944069v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857528v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798068v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adelin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecestre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102388v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798058v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798059v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793035v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Nguyen-Ba" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052115" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857531v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942832v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guelmani" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602945" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772551v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6254396" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853269v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vanneste" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862190v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798072v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahjah" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793095v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853893" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798404v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440965v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440960v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826561v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798459v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440961v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431501v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431505v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hernandez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242495v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242214v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242309v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gauthier-lafaye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2705-8811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122645766" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Monvoisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Glowadzka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad95cf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05333368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Kinjalk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Selva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.572573" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Calviac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouxel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.L011001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04975166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.551617" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.533058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04613751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.519552" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04639044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Magno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dagens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella D&#8217;orazio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.520430" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04495032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519472" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hemsley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.498125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03718559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Popov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.464695" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03624387v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac5273" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03841636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.473176" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03812858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Flores Esparza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9685" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03801031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Popov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468683" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03655038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.457149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2021.100131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tortel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444054" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03360777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cal&#242;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.439030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Mohamed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02295-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02472740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aug&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gluchko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fehrembach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.385740" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oksenhendler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab7012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02927315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole H&#233;liot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-020-05008-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02308358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Petruzzelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02341106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005198" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/aaf5af" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.003204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02293028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Ferrara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella d'Orazio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.5103" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Fehrembach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01741465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lafleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2811739" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Mac&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051621" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01706924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Sharshavina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3740-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01619015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.002343" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Adelin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978665" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemarchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.000234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611629v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.019275" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01934949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.000657" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012415" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grande" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferrara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cal&#242;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.028288" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002358" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gaimard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Triki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Ba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/6/065015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929785v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laberdesque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.001973" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2405031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lozes-Dupuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000355" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942640v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004223" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810280v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Allouch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bournine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1339-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aouba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chan Shin Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehrembach Anne-Laure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620094v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahjah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Moumdji" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnefont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.3614" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Fehrembach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu K. C." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnefont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Avoine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laverdant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.063809" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618132v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moumdji" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belharet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubreuil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.2129" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440955v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hernandez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837030v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peronne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00267-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBF3Q1F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111140v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123045" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05333590v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Dammak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boust" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05018347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044878" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05287814v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768535v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05269886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Legallois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05315488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05315454v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05288079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05157677v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brossa Vincent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05226055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filograno" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marasco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855055" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04993460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy P&#233;ralle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S&#233;veno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855051" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647647" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04682207v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peralle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seveno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04751278v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04682189v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770728v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682032v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647488" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04700860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouxel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2024.OF4F.2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693843v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04815070v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04183838v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hemsley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207199" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770759v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Orazio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207202" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748960v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov, Editor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157334v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748945v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Zhang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Loison" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03360782v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ivan Flores Esparza" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542426" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03360784v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542348" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367061v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Fehrembach" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008892v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02509624v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542771" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02296320v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02449214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02391664v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02447074v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Gluchko" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871659" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02391665v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02356090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02293070v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrieres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecocq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feuillet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840348" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01927101v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alibert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordoux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917874v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napol&#233;on Gutierrez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289577" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980197v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917558v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917570v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecarnot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306676" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842005v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394244" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01927150v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01855298v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612514v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2276094" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942961v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Portier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087179" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670171v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984454" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612516v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943366v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leplan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333415v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087087" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943354v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561716v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024866" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917382v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lauvergne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943644v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768321v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943197v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768335v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795080v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550401" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768290v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210968" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792997v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943187v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2016.JTh2A.109" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943298v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217;orazio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dagens" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2016.AS3H.5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943647v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942926v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550433" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943218v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lestras" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944059v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943634v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussalah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pradal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798045v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943638v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rassem" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01946175v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943055v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943159v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795440v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyenba" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943097v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943147v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768266v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193701" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768275v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2015.ASu1A.3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132804v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084515" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943073v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768358v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942873v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Petit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demichel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193466" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943085v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039269" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857520v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942861v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petruzelli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876561" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942846v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Campos" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhaktha" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037703" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944069v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102417v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaimard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857527v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857528v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798068v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adelin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecestre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102388v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798058v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798059v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793035v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Nguyen-Ba" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052115" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857531v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942832v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guelmani" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602945" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772551v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6254396" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853269v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vanneste" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862190v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798072v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahjah" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793095v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853893" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798404v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440965v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440960v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826561v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798459v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440961v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431501v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431505v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hernandez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242495v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242214v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242309v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>