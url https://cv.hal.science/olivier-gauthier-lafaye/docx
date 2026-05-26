--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -181,801 +181,801 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared transparent conductive electrodes based on composite GaAs-metal deep sub-wavelength high contrast grating</w:t>
+                <w:t xml:space="preserve">Thin film LiNbO 3 surface preparation using SC-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natan Monvoisin</w:t>
+                <w:t xml:space="preserve">Kumar Kinjalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weronika Glowadzka</w:t>
+                <w:t xml:space="preserve">Clément Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Carcenac</w:t>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.015005. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.2826-2838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/ad95cf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.572573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773974v1</w:t>
+                <w:t xml:space="preserve">hal-05333368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin film LiNbO 3 surface preparation using SC-1</w:t>
+                <w:t xml:space="preserve">Bose-Einstein condensate source on a optical grating-based atom chip for quantumsensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Kinjalk</w:t>
+                <w:t xml:space="preserve">Romain Calviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Selva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+                <w:t xml:space="preserve">Antoine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.572573⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.L01100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.L011001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333368v1</w:t>
+                <w:t xml:space="preserve">hal-04761479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose-Einstein condensate source on a optical grating-based atom chip for quantumsensor applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rouxel</w:t>
+                <w:t xml:space="preserve">Grayscale evaporation of organic thin-film microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
+                <w:t xml:space="preserve">Justine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bourrier</w:t>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.L01100. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.L011001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.551617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761479v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grayscale evaporation of organic thin-film microstructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-infrared transparent conductive electrodes based on composite GaAs-metal deep sub-wavelength high contrast grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natan Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weronika Glowadzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (4), pp.604. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.015005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.551617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ad95cf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975166v1</w:t>
+                <w:t xml:space="preserve">hal-04773974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving ambiguities in phase correction term for optical field encoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Grating design methodology for laser cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Calviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.533058⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (7), pp.1533-1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.519552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676301v1</w:t>
+                <w:t xml:space="preserve">hal-04613751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grating design methodology for laser cooling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Calviac</w:t>
+                <w:t xml:space="preserve">Resolving ambiguities in phase correction term for optical field encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (7), pp.1533-1540. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (16), pp.4525-4528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.519552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.533058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613751v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-colour reflective metagrating with neutral transparency for augmented reality</w:t>
               </w:r>
@@ -1000,51 +1000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella D’orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (15), pp.25545-25559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1078,64 +1078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective excitation of high-order modes in 2D cavity resonator integrated grating filters (CRIGFs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,77 +1208,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical coupling in cavity-resonant integrated-grating filters (CRIGFs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Hemsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1323,2167 +1323,2167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme enhancement of the quality (Q)-factor and mode field intensity in cavity-resonator gratings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband high-contrast visible optical switches based on a spin-crossover material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Popov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Hemsley</w:t>
+                <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Karl Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.464695⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (32), pp.9562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.473176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718559v1</w:t>
+                <w:t xml:space="preserve">hal-03841636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of hybrid MoS2/photonic devices compatible with technological constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">GaAs membrane PhC lasers threshold reduction using AlGaAs barriers and improved processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Iván Flores Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ac5273⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.015303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac9685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624387v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband high-contrast visible optical switches based on a spin-crossover material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of hybrid MoS2/photonic devices compatible with technological constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ao.473176⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.045006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ac5273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841636v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs membrane PhC lasers threshold reduction using AlGaAs barriers and improved processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cavity-resonator integrated bi-atom grating coupler for enhanced second-harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+                <w:t xml:space="preserve">Evgueni Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Hemsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (1), pp.015303. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (21), pp.38789-38803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac9685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.468683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812858v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity-resonator integrated bi-atom grating coupler for enhanced second-harmonic generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+                <w:t xml:space="preserve">Cavity resonator-integrated guided-mode resonance filters with on-chip electro- and thermo-optic tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgueni Popov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 (21), pp.38789-38803. </w:t>
+              <w:t xml:space="preserve">, 2022, 30 (10), pp.16669-16676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.468683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.457149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801031v1</w:t>
+                <w:t xml:space="preserve">hal-03655038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity resonator-integrated guided-mode resonance filters with on-chip electro- and thermo-optic tuning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme enhancement of the quality (Q)-factor and mode field intensity in cavity-resonator gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Hemsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 (10), pp.16669-16676. </w:t>
+              <w:t xml:space="preserve">, 2022, 30 (14), pp.25390-25399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.457149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.464695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655038v1</w:t>
+                <w:t xml:space="preserve">hal-03718559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon damping and charge transfer pathways in Au@MoSe2 nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark mode-in-the-box for enhanced second-harmonic generation in corrugated waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Abid</w:t>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Benzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Zhang</w:t>
+                <w:t xml:space="preserve">Herve Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtnano.2021.100131⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (25), pp.40981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.444054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369174v1</w:t>
+                <w:t xml:space="preserve">hal-03465128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark mode-in-the-box for enhanced second-harmonic generation in corrugated waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+                <w:t xml:space="preserve">Design of mesoscopic self-collimating photonic crystals under oblique incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Iván Flores Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (25), pp.40981. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.444054⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 29 (21), pp.33380-33397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.439030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465128v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of mesoscopic self-collimating photonic crystals under oblique incidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Plasmon damping and charge transfer pathways in Au@MoSe2 nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gauchard</w:t>
+                <w:t xml:space="preserve">S. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Calò</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Magno</w:t>
+                <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (21), pp.33380-33397. </w:t>
+              <w:t xml:space="preserve">Materials Today Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.100131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.439030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtnano.2021.100131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360777v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-total backward reflection with a CRIGF under oblique incidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guided-mode resonance filter extended-cavity diode laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamal Mohamed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Popov</w:t>
+                <w:t xml:space="preserve">Lauren Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oksenhendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11082-020-02295-8⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.035802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1555-6611/ab7012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008881v1</w:t>
+                <w:t xml:space="preserve">hal-02495103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended cavity quantum cascade laser with cavity resonator integrated grating filter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of liquid crystals impregnated micrometric diffraction gratings for an active near-IR light extraction control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fehrembach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Antoni</w:t>
+                <w:t xml:space="preserve">Anatole Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.385740⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-020-05008-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472740v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided-mode resonance filter extended-cavity diode laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended cavity quantum cascade laser with cavity resonator integrated grating filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Guillemot</w:t>
+                <w:t xml:space="preserve">A. Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Oksenhendler</w:t>
+                <w:t xml:space="preserve">E. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3), pp.035802. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.4801-4809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1555-6611/ab7012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.385740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495103v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of liquid crystals impregnated micrometric diffraction gratings for an active near-IR light extraction control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-total backward reflection with a CRIGF under oblique incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Héliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Gamal Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (3), pp.184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00542-020-05008-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11082-020-02295-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927315v1</w:t>
+                <w:t xml:space="preserve">hal-03008881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic self-collimation along arbitrary directions and below the light line</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High frequency operation of an integrated electro-absorption modulator onto a VCSEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Grande</w:t>
+                <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.030287⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/aaf5af⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308358v1</w:t>
+                <w:t xml:space="preserve">hal-01968179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-harmonic-generation enhancement in cavity resonator integrated grating filters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic self-collimation along arbitrary directions and below the light line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (21), pp.30287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.030287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.44.005198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341106v1</w:t>
+                <w:t xml:space="preserve">hal-02308358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency operation of an integrated electro-absorption modulator onto a VCSEL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+                <w:t xml:space="preserve">Second-harmonic-generation enhancement in cavity resonator integrated grating filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (2), </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (21), pp.5198-5201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/aaf5af⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.005198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968179v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally-tunable cavity resonator-integrated guided-mode resonance filters</w:t>
               </w:r>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Continuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (11), pp.3204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3586,90 +3586,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of mesoscopic photonic crystal waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (6), pp.4628-4631. </w:t>
@@ -3701,1281 +3701,1281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared cavity resonator integrated grating filters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly-resonant two-polarization transmission guided-mode resonance filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Gluchko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Antoni</w:t>
+                <w:t xml:space="preserve">Léopold Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.027014⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), pp.115228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5051621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917371v1</w:t>
+                <w:t xml:space="preserve">hal-01942206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled-mode analysis of vertically-coupled AlGaAs/AlOx microdisk resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Arlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Arlotti</w:t>
+                <w:t xml:space="preserve">Gael Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Lafleur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JQE.2018.2811739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-resonant two-polarization transmission guided-mode resonance filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft mold NanoImprint Lithography: a versatile tool for sub-wavelength grating applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Sharshavina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Macé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Henri Camon</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (11), pp.115228. </w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5051621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00542-018-3740-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942206v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft mold NanoImprint Lithography: a versatile tool for sub-wavelength grating applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-infrared cavity resonator integrated grating filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anatole Héliot</w:t>
+                <w:t xml:space="preserve">Thomas Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (21), pp.27014-27020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00542-018-3740-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.027014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706924v1</w:t>
+                <w:t xml:space="preserve">hal-01917371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achromatic critically coupled racetrack resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electrically pumped all photonic crystal 2 nd order DFB lasers arrays emitting at 2.3 μ m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.002343⟩</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (3), pp.036105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4978665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619015v1</w:t>
+                <w:t xml:space="preserve">hal-01626954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically pumped all photonic crystal 2 nd order DFB lasers arrays emitting at 2.3 μ m</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2 × 1D crossed strongly modulated gratings for polarization independent tunable narrowband transmission filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Rouillard</w:t>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Sharshavina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4978665⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (2), pp.234-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.000234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626954v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 × 1D crossed strongly modulated gratings for polarization independent tunable narrowband transmission filters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Popov</w:t>
+                <w:t xml:space="preserve">Achromatic critically coupled racetrack resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Arlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (2), pp.234-240. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (11), pp.2343-2351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.000234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.002343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472657v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-loss buried AlGaAs/AlOx waveguides using a quasi-planar process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design of angularly tolerant zero-contrast grating filters for pixelated filtering in the mid-IR range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.019275⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (4), pp.657-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.000657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611629v1</w:t>
+                <w:t xml:space="preserve">hal-01934949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of angularly tolerant zero-contrast grating filters for pixelated filtering in the mid-IR range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Low-loss buried AlGaAs/AlOx waveguides using a quasi-planar process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (4), pp.657-665. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (16), pp.19275 - 19275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.000657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.019275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934949v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable graded cavity resonator integrated grating filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (11), pp.12415 - 12420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5061,51 +5061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (23), pp.28288. </w:t>
@@ -5169,77 +5169,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (10), pp.2358-2361. </w:t>
@@ -5290,77 +5290,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.2–2.7 μ m side wall corrugated index coupled distributed feedback GaSb based laser diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5424,64 +5424,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order modes in cavity-resonator-integrated guided-mode resonance filters (CRIGFs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laberdesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,90 +5558,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertically Coupled Microdisk Resonators Using AlGaAs/AlOx Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Lafleur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (9), pp.982 - 985. </w:t>
@@ -5673,295 +5673,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled reflectivities in self-collimating mesoscopic photonic crystal</w:t>
+                <w:t xml:space="preserve">Stable planar mesoscopic photonic crystal cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lozes-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (2), pp.355-359. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (14), pp.4223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.000355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.004223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942638v1</w:t>
+                <w:t xml:space="preserve">hal-01942640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable planar mesoscopic photonic crystal cavities</w:t>
+                <w:t xml:space="preserve">Controlled reflectivities in self-collimating mesoscopic photonic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lozes-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (14), pp.4223. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (2), pp.355-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.004223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.000355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942640v1</w:t>
+                <w:t xml:space="preserve">hal-01942638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbubbles for optofluidics: controlled defects in bubble crystals</w:t>
               </w:r>
@@ -5986,51 +5986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bournine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6375,51 +6375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Moumdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6621,51 +6621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modeling of 2D hexagonal resonant-grating filter performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yu K. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,51 +6785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laverdant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.063809. </w:t>
@@ -7014,64 +7014,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performances 2D resonant grating filter at 850nm under high oblique incidence of ~60°</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,51 +7165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7285,51 +7285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong normal-incidence infrared absorption in self-organized InAs/InAlAs quantum dots grown on InP(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7432,3146 +7432,3146 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid extended cavity laser made of silicon nitride Bragg gratings and GaAs optical amplifiers for frequency comb generation around 965 nm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guerber</w:t>
+                <w:t xml:space="preserve">Transparent conductive electrodes based on GaAs-metal deep sub-wavelength high contrast grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natan Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weronika Glowadzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XXI. Symposium: PW25O OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333590v1</w:t>
+                <w:t xml:space="preserve">hal-04768535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on cavity-resonant integrated grating filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ-monitored Chemical Vapor Deposition of silicon oxynitride layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXIX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuroCVD &amp; ALD 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Catania (IT), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018347v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PECVD of SiON optical thin films and nano-laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Suivi in-situ et maîtrise de procédés PECVD pour les dépôts de couches minces optiques de SiOxNy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Vide, Sep 2025, Antibes (06), France</w:t>
+              <w:t xml:space="preserve">Journée Couches Minces Optiques du CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287814v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent conductive electrodes based on GaAs-metal deep sub-wavelength high contrast grating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microstructures à profil optique contrôlé par évaporation via un masque en demi-teintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XXI. Symposium: PW25O OPTO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Francisco California, United States</w:t>
+              <w:t xml:space="preserve">Journée Couches Minces Optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768535v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ-monitored Chemical Vapor Deposition of silicon oxynitride layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCVD &amp; ALD 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Catania (IT), Italy</w:t>
+              <w:t xml:space="preserve">EuroCVD and ALD 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Catana, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269886v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi in-situ et maîtrise de procédés PECVD pour les dépôts de couches minces optiques de SiOxNy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">PECVD of SiON optical thin films and nano-laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Couches Minces Optiques du CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Plathinium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Vide, Sep 2025, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315488v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures à profil optique contrôlé par évaporation via un masque en demi-teintes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Camon</w:t>
+                <w:t xml:space="preserve">Diodes lasers stabilisées par CRIGF accordables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belondrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brossa Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Couches Minces Optiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées nationales d'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315454v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ-monitored Chemical Vapor Deposition of silicon oxynitride layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+                <w:t xml:space="preserve">Guided Mode Resonant Metagrating for Augmented Reality Lenses and Biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Filograno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Legallois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ilaria Marasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dagens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCVD and ALD 24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Humanitarian Technologies Conference (IHTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bari, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IHTC61819.2024.10855055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288079v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diodes lasers stabilisées par CRIGF accordables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review on cavity-resonant integrated grating filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Kinjalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeni Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'Optique Guidée (JNOG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3044878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157677v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Mode Resonant Metagrating for Augmented Reality Lenses and Biosensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid extended cavity laser made of silicon nitride Bragg gratings and GaAs optical amplifiers for frequency comb generation around 965 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Filograno</w:t>
+                <w:t xml:space="preserve">Quentin Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Marasco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
+                <w:t xml:space="preserve">Jonathan Faugier-Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Humanitarian Technologies Conference (IHTC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Photonic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226055v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive Lenses as a Tool for the Conception of Large-Scale Metalenses for Human Vision</w:t>
+                <w:t xml:space="preserve">Les lentilles diffractives : une base pour l’optimisation de meta-surfaces de grande dimension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Péralle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cindy Peralle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Séveno</w:t>
+                <w:t xml:space="preserve">Lucie Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Humanitarian Technologies Conference (IHTC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993460v1</w:t>
+                <w:t xml:space="preserve">hal-04682207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Color Reflection through Guided Mode Resonance Transparent Metasurfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
+                <w:t xml:space="preserve">Extraordinary enhancement of Second harmonic generation in cavity-resonator integrated grating couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Hemsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Transparent Optical Networks (ICTON 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647647⟩</w:t>
+              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10648002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770706v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lentilles diffractives : une base pour l’optimisation de meta-surfaces de grande dimension ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les mauvais réseaux font de bons atomes froids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Calviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
+              <w:t xml:space="preserve">Optique Normandie 2024 (Nanophotonique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682207v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary enhancement of Second harmonic generation in cavity-resonator integrated grating couplers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+                <w:t xml:space="preserve">Selective Color Reflection through Guided Mode Resonance Transparent Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Filograno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Marasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dagens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10648002⟩</w:t>
+              <w:t xml:space="preserve">24th International Conference on Transparent Optical Networks (ICTON 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751278v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mauvais réseaux font de bons atomes froids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
+                <w:t xml:space="preserve">Transparent polymer-based metasurfaces for augmented reality display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Filograno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Marasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dagens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Normandie 2024 (Nanophotonique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">ICOP 2024 italian Conference on optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIOF, Jun 2024, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682189v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent polymer-based metasurfaces for augmented reality display</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">CRIGFs : Spectral filters, but also modal filters and combiners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOP 2024 italian Conference on optics and Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Transparent Optical Networks (ICTON 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770728v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRIGFs : Spectral filters, but also modal filters and combiners</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Suivi in-situ de dépôts CVD de SiON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Transparent Optical Networks (ICTON 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée thématique Développement d'outils sur mesure de synthèse et de caractérisation des matériaux (Journée MATAPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Fermat, May 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682032v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective modal excitation of a nanophotonic cavity with a programmable phase mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics: Methods, Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.OF4F.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AOPT.2024.OF4F.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi in-situ de dépôts CVD de SiON</w:t>
+                <w:t xml:space="preserve">Dépôts 2.5D par évaporation à travers des masques demi-teinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Développement d'outils sur mesure de synthèse et de caractérisation des matériaux (Journée MATAPP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Fermat, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Technologies Emergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693843v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adressage de modes d’ordre élevé dans une cavité photonique à l’aide d’une masque de phase programmable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôts 2.5D par évaporation à travers des masques demi-teinte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffractive Lenses as a Tool for the Conception of Large-Scale Metalenses for Human Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Péralle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Séveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Technologies Emergentes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Humanitarian Technologies Conference (IHTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bari, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IHTC61819.2024.10855051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815070v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear conversion in Cavity-Resonator Integrated Grating Filters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic Self-Collimation under oblique incidence in hexagonal-lattice mesoscopic photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Iván Flores Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207199⟩</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2023, Dijon, France. pp.04021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328704021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183838v1</w:t>
+                <w:t xml:space="preserve">hal-04770770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical coupling in Cavity Resonator Integrated Grating Filters (CRIGFs) for SHG control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guided Mode Resonance-Based Transparent Metasurfaces for Selective Multi-Color Reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dagens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328706007⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Transparent Optical Networks (ICTON 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bucharest, Romania. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770759v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic Self-Collimation under oblique incidence in hexagonal-lattice mesoscopic photonic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonlinear conversion in Cavity-Resonator Integrated Grating Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hemsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328704021⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bucarest, Romania. pp.Tu.B6.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770770v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Mode Resonance-Based Transparent Metasurfaces for Selective Multi-Color Reflection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Critical coupling in Cavity Resonator Integrated Grating Filters (CRIGFs) for SHG control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Hemsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Transparent Optical Networks (ICTON 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bucharest, Romania. pp.1-4, </w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2023, Dijon, France. pp.06007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328706007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240556v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity Resonator Integrated Grating Filters: a mesoscale plateform for nonlinear optical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Hemsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10626,103 +10626,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de seconde harmonique exaltée par l'excitation du mode sombre d'un réseau résonnant en cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
@@ -10751,90 +10751,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation in cavity-resonator integrated grating couplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Hemsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10915,64 +10915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2022, Strasbourg, France. pp.35</w:t>
@@ -10995,468 +10995,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced design strategy for Mesoscopic Self-Collimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimum absorption of MoS2 monolayer using Cavity Resonator Integrated Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gauchard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542426⟩</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360782v1</w:t>
+                <w:t xml:space="preserve">hal-03360784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum absorption of MoS2 monolayer using Cavity Resonator Integrated Filtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bistabilité optique et non-linéarité dans les réseaux résonnants en cavité (CRIGF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Dijon 2021 - Club nanophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360784v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistabilité optique et non-linéarité dans les réseaux résonnants en cavité (CRIGF)</w:t>
+                <w:t xml:space="preserve">Enhanced design strategy for Mesoscopic Self-Collimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Renaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sergio Ivan Flores Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Dijon 2021 - Club nanophotonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367061v1</w:t>
+                <w:t xml:space="preserve">hal-03360782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Cavity Resonator Integrated Grating Filters for second harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeni Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Bari, Italy</w:t>
@@ -11498,90 +11498,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency doubling in cavity-resonator integrated grating filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeni Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Contrast Metastructures IX (SPIE OPTO, 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.11, </w:t>
@@ -11613,726 +11613,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards high-speed tuning Cavity Resonator-Integrated Guided-mode Resonance Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">29GHz-bandwidth monolithically integrated EAM-VCSEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical meeting on Diffractive Optics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Workshop VCSEL Day 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296320v1</w:t>
+                <w:t xml:space="preserve">hal-02391664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological bricks development for the vertical integration of a Modulator onto a VCSEL for high-speed communications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Wavelength Stabilized External Cavity Quantum Cascade Lasers using Cavity Resonator Integrated Grating Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449214v1</w:t>
+                <w:t xml:space="preserve">hal-02447074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29GHz-bandwidth monolithically integrated EAM-VCSEL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Technological bricks development for the vertical integration of a Modulator onto a VCSEL for high-speed communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop VCSEL Day 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391664v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength Stabilized External Cavity Quantum Cascade Lasers using Cavity Resonator Integrated Grating Filters</w:t>
+                <w:t xml:space="preserve">Guided-mode resonance optical filters and components for embedded photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Reliability of Optoelectronics for Systems (ISROS2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISROS Society, Nov 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02447074v1</w:t>
+                <w:t xml:space="preserve">hal-02391665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided-mode resonance optical filters and components for embedded photonics</w:t>
+                <w:t xml:space="preserve">Cavity Resonator Integrated Grating Filters : recent advances for laser wavelength stabilization and enhanced second harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Reliability of Optoelectronics for Systems (ISROS2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISROS Society, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Quantum, Nano/Bio, and Micro Technologies (ICQNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391665v1</w:t>
+                <w:t xml:space="preserve">hal-02356090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity Resonator Integrated Grating Filters : recent advances for laser wavelength stabilization and enhanced second harmonic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards high-speed tuning Cavity Resonator-Integrated Guided-mode Resonance Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Quantum, Nano/Bio, and Micro Technologies (ICQNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">EOS Topical meeting on Diffractive Optics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356090v1</w:t>
+                <w:t xml:space="preserve">hal-02296320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity Resonator Integrated Filter (CRIGF) Based External Cavity Laser in a Butterfly Package</w:t>
               </w:r>
@@ -12446,886 +12446,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de puces hybrides pour la Condensation de Bose-Einstein bi-espèce.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wideband critically-coupled resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Arlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Alibert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Napoléon Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Resonators, Microresonators, and Beam Control XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2289577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927101v1</w:t>
+                <w:t xml:space="preserve">hal-01917874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband critically-coupled resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Arlotti</w:t>
+                <w:t xml:space="preserve">High frequency characterization of a vertical electro-absorption modulator for data communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Napoléon Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Resonators, Microresonators, and Beam Control XX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917874v1</w:t>
+                <w:t xml:space="preserve">hal-01980197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency characterization of a vertical electro-absorption modulator for data communications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fabrication of Doubly-Corrugated Zero-Contrast-Grating for Broadband Pixelated Filtering in the Mid-IR Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980197v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Doubly-Corrugated Zero-Contrast-Grating for Broadband Pixelated Filtering in the Mid-IR Range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Optical trapping in 1D mesoscopic photonic crystal microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2306676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917558v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping in 1D mesoscopic photonic crystal microcavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Ecarnot</w:t>
+                <w:t xml:space="preserve">Active control of light extraction in the near-IR range with sub-wavelength periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Calò</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2306676⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917570v1</w:t>
+                <w:t xml:space="preserve">hal-01842005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of light extraction in the near-IR range with sub-wavelength periodic structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Développement de puces hybrides pour la Condensation de Bose-Einstein bi-espèce.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842005v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement 3D dans une cavité à autocollimation mésoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFO, Jul 2018, Toulouse, France</w:t>
@@ -13380,77 +13380,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th NAMIS workshop ” Micro- and nanosystems, large area electronics and biofunctionalities towards novel integrated smart systems“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Oulu, Finland. 36p</w:t>
@@ -13473,3067 +13473,3067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled mode analysis of micro-disk resonators with an asymmetric- index-profile coupling region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">INGENIERIE DE MICRO-RESONATEURS A MODES DE GALERIE EN ALGAAS/ALOX COUPLES VERTICALEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Arlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2017 - LASE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France. pp.JNOG O3.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612514v1</w:t>
+                <w:t xml:space="preserve">hal-01612506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-contrast grating filters for pixelated applications in the mid-IR range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Modelisation of zero-contrast grating filters for pixelated applications in the mid-IR range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Portier</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO-Europe/EQEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Modelling (OWTNM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942961v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft mold NanoImprint Lithography: A versatile tool for sub-wavelength grating applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Sharshavina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2017) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France. 5p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIP.2017.7984454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral engineering of the transmission characteristics of racetrack resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Arlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Wave and Waveguide Theory and Numerical Modelling (OWTNM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bastiaan de Hon, Apr 2017, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INGENIERIE DE MICRO-RESONATEURS A MODES DE GALERIE EN ALGAAS/ALOX COUPLES VERTICALEMENT</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mid-infrared (∼4.65μm) cavity resonator integrated grating filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612506v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of zero-contrast grating filters for pixelated applications in the mid-IR range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">1D crossed gratings for narrow band polarization insensitive reflective filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Sharshavina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Macé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leplan</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Modelling (OWTNM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Girona, Spain. 2p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8024866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943366v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared (∼4.65μm) cavity resonator integrated grating filters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">2x1D crossed gratings for polarization independent tunable transmission filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Sharshavina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeni Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC) 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Modelling (OWTNM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Eindhoven, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333415v2</w:t>
+                <w:t xml:space="preserve">hal-01943354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2x1D crossed gratings for polarization independent tunable transmission filters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evgeni Popov</w:t>
+                <w:t xml:space="preserve">Cavity Resonator Integrated Grating Filters fabricated by soft-mold nanoimprint lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Modelling (OWTNM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">PIERS Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943354v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D crossed gratings for narrow band polarization insensitive reflective filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+                <w:t xml:space="preserve">Zero-contrast grating filters for pixelated applications in the mid-IR range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lemarchand</w:t>
+                <w:t xml:space="preserve">Benjamin Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Girona, Spain. 2p., </w:t>
+              <w:t xml:space="preserve">CLEO-Europe/EQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8024866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561716v1</w:t>
+                <w:t xml:space="preserve">hal-01942961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity Resonator Integrated Grating Filters fabricated by soft-mold nanoimprint lithography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled mode analysis of micro-disk resonators with an asymmetric- index-profile coupling region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Arlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS Progress In Electromagnetics Research Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West 2017 - LASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2017, San Francisco, United States. pp.1009001D-1 -- 1009001D-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2276094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917382v1</w:t>
+                <w:t xml:space="preserve">hal-01612514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lasers tout cristal photonique à pompage électrique émettant en continu dans le moyen infra-rouge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">All photonic crystal electrically pumped GaSb laser diodes emitting at 2.4 µm for gas sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2016 - JNOG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943644v1</w:t>
+                <w:t xml:space="preserve">hal-01795080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser diode stabilisation and tuning using Cavity Resonator Integrated Guided-mode resonance Filters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All Photonic Crystal electrically pumped CW mid-IR lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharos event 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.SF2L.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768321v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic modelling of large subwavelength-patterned highly resonant structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Graded CRIGF filters for tunable external cavity lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Modelling (OWTNM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2016.JTh2A.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943197v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRIGF as external cavity mirror for laser stabilisation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">III-V-semiconductor vertically-coupled whispering-gallery mode resonators made by selective lateral oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Arlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optics-photonics Design and Fabrication (ODF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE LASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2210968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768335v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All photonic crystal electrically pumped GaSb laser diodes emitting at 2.4 µm for gas sensing applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Adelin</w:t>
+                <w:t xml:space="preserve">CRIGF as external cavity mirror for laser stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Optics-photonics Design and Fabrication (ODF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Weingarten, Germany. 2p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795080v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V-semiconductor vertically-coupled whispering-gallery mode resonators made by selective lateral oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+                <w:t xml:space="preserve">Optical Sensor based on a Mesoscopic Photonic Crystal Microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D’orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE LASE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2210968⟩</w:t>
+              <w:t xml:space="preserve">Asia Communications and Photonics Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Wuhan, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ACPC.2016.AS3H.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768290v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All Photonic Crystal electrically pumped CW mid-IR lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser diode stabilisation and tuning using Cavity Resonator Integrated Guided-mode resonance Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pharos event 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792997v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graded CRIGF filters for tunable external cavity lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic modelling of large subwavelength-patterned highly resonant structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demésy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Optical Wave &amp; Waveguide Theory and Numerical Modelling (OWTNM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943187v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Sensor based on a Mesoscopic Photonic Crystal Microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Dagens</w:t>
+                <w:t xml:space="preserve">Nanoimprint lithography as a new tool for cavity-resonator-integrated guided-mode resonance fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lestras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Communications and Photonics Conference 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Micro and Nano Engineering (MNE2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ACPC.2016.AS3H.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01943298v1</w:t>
+                <w:t xml:space="preserve">hal-01943218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From guided-mode resonance filters to CRIGF and their application to external cavity laser diodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Full optical confinement in 1D Mesoscopic Photonic Crystal-based microcavities: A preliminary experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Kansai KIT workshop on photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, trente, Italy. 4p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943647v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full optical confinement in 1D Mesoscopic Photonic Crystal-based microcavities: A preliminary experimental demonstration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Magno</w:t>
+                <w:t xml:space="preserve">From guided-mode resonance filters to CRIGF and their application to external cavity laser diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Calò</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Kansai KIT workshop on photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942926v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoimprint lithography as a new tool for cavity-resonator-integrated guided-mode resonance fabrication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
+                <w:t xml:space="preserve">design of mesoscopic photonic crystal microcavity based sensors devoted to optical tweezing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella d'Orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micro and Nano Engineering (MNE2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Riunione Nazionale di Elettromagnetismo (XXI RINEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943218v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">design of mesoscopic photonic crystal microcavity based sensors devoted to optical tweezing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Petruzzelli</w:t>
+                <w:t xml:space="preserve">Filtres pixellisés intégrés sur détecteur infrarouge pour l'imagerie multispectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riunione Nazionale di Elettromagnetismo (XXI RINEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Parme, Italy</w:t>
+              <w:t xml:space="preserve">Optique 2016 -- Nanophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944059v1</w:t>
+                <w:t xml:space="preserve">hal-01943634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres pixellisés intégrés sur détecteur infrarouge pour l'imagerie multispectrale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leplan</w:t>
+                <w:t xml:space="preserve">Guided-mode resonance filters: new technology and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Sharshavina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehrembach Anne-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2016 -- Nanophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. 2p</w:t>
+              <w:t xml:space="preserve">International Symposium on Reliability of Optoelectronics for Systems ( ISROS ) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Otwock, Poland. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943634v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimonide photonic crystals DFB lasers for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16601,90 +16601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage spectral par réseau sub-lambda resonnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeni Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16720,3626 +16720,3626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided-mode resonance filters: new technology and results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">lasers tout cristal photonique à pompage électrique émettant en continu dans le moyen infra-rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Reliability of Optoelectronics for Systems ( ISROS ) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Otwock, Poland. 4p</w:t>
+              <w:t xml:space="preserve">Optique 2016 - JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946175v1</w:t>
+                <w:t xml:space="preserve">hal-01943644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order modes in cavity resonator integrated grating filters (CRIGFs)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Technological Solutions for Embedded Oxide-based Confinement in New Photonic III-V Device Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Chouchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Topical Meeting on Nanophotonics and Metamaterials (Nanometa 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Communications and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ACPC.2015.ASu1A.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943055v1</w:t>
+                <w:t xml:space="preserve">hal-01768275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic self-collimation : beyond the high symmetry constraint</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">GaAs/AlOx high-contrast grating mirrors for mid-infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720S-93720S-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2084515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943159v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Index-Coupled Distributed-Feedback Gasb-Based Lasers Diodes In The 2 to 3 µm Wavelength Range. Applications To Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Nguyenba</w:t>
+                <w:t xml:space="preserve">Mesoscopic self-collimation in arbitrary directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Opportunities and Challenges in Mid-Infrared Laser-based Gas Sensing (MIRSENS 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">International Topical Meeting on Nanophotonics and Metamaterials (NANOMETA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, seefeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795440v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order modes in Cavity Resonator Integrated Guided mode resonance Filters (CRIGFs)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlène Petit</w:t>
+                <w:t xml:space="preserve">AlOx/AlGaAs technology for multi-plane integrated photonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO-EQEC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 17th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Budapest, Hungary. 4p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943097v1</w:t>
+                <w:t xml:space="preserve">hal-01768266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D crossed gratings for polarization independent high-Q filtering: experimental demonstration and possible improvements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High Order modes in Cavity Resonator Integrated Guided mode resonance Filters (CRIGFs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laberdesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arguel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Fehrembach</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, munich, Germany. 1p</w:t>
+              <w:t xml:space="preserve">CLEO-EQEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943147v1</w:t>
+                <w:t xml:space="preserve">hal-01943097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlOx/AlGaAs technology for multi-plane integrated photonic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+                <w:t xml:space="preserve">1D crossed gratings for polarization independent high-Q filtering: experimental demonstration and possible improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Sharshavina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 17th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, munich, Germany. 1p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01768266v1</w:t>
+                <w:t xml:space="preserve">hal-01943147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Solutions for Embedded Oxide-based Confinement in New Photonic III-V Device Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable external-cavity lasers with graded CRIGF filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Communications and Photonics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> European Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768275v1</w:t>
+                <w:t xml:space="preserve">hal-01768358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs/AlOx high-contrast grating mirrors for mid-infrared VCSELs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter-tolerant design of high contrast gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Laaroussi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720S-93720S-9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2084515⟩</w:t>
+              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. pp.93720N-93720N-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2081595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132804v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic self-collimation in arbitrary directions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Magno</w:t>
+                <w:t xml:space="preserve">Multimodal reflectivity of CRIGF filters: First experimental observation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laberdesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Topical Meeting on Nanophotonics and Metamaterials (NANOMETA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Budapest, Hungary. 4p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943073v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable external-cavity lasers with graded CRIGF filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High order modes in cavity resonator integrated grating filters (CRIGFs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laberdesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Camon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International Topical Meeting on Nanophotonics and Metamaterials (Nanometa 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Seefeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768358v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter-tolerant design of high contrast gratings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+                <w:t xml:space="preserve">Mesoscopic self-collimation : beyond the high symmetry constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lozes-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2081595⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01132683v1</w:t>
+                <w:t xml:space="preserve">hal-01943159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal reflectivity of CRIGF filters: First experimental observation and modelling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Index-Coupled Distributed-Feedback Gasb-Based Lasers Diodes In The 2 to 3 µm Wavelength Range. Applications To Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Petit</w:t>
+                <w:t xml:space="preserve">A. Vicet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Demichel</w:t>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyenba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Opportunities and Challenges in Mid-Infrared Laser-based Gas Sensing (MIRSENS 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Würzburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942873v1</w:t>
+                <w:t xml:space="preserve">hal-01795440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable planar microcavities based on mesoscopic photonic crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+                <w:t xml:space="preserve">Dry Etching of High [Al] AlGaAsSb Compounds Using Cl 2 /N 2 /Ar ICP RIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Micro and Nano Engineering ( MNE ) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943085v1</w:t>
+                <w:t xml:space="preserve">hal-01102417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de pertes optiques dans des guides d’onde slot GaAs/AlOx</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technologies of oxide confinement and high contrast grating mirrors for mid-infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR Oxyfun "Oxydes pour l’Optique et la Photonique"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTON 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Graz, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857520v1</w:t>
+                <w:t xml:space="preserve">hal-01108786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-collimation in mesoscopic photonic crystals: From reflectivity management to stable planar cavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Petruzelli</w:t>
+                <w:t xml:space="preserve">Vertically-coupled AlGaAs microdisks using selective lateral oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th European Conference on Integrated Optics, and the 19th Microoptics Conference (ECIO-MOC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nice, France. pp.P011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942861v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random laser on planar GaAs waveguides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Campos</w:t>
+                <w:t xml:space="preserve">Self-collimation in mesoscopic photonic crystals: From reflectivity management to stable planar cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Bhaktha</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Petruzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2037703⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Gratz, Austria. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942846v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic photonic crystals based stable planar cavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Magno</w:t>
+                <w:t xml:space="preserve">Random laser on planar GaAs waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monmayrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lozes-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bhaktha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riunione Nazionale di Elettromagnetismo (XX RINEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San-Francisco, United States. 6p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2037703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944069v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry Etching of High [Al] AlGaAsSb Compounds Using Cl 2 /N 2 /Ar ICP RIE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+                <w:t xml:space="preserve">Mesoscopic photonic crystals based stable planar cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lozes-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micro and Nano Engineering ( MNE ) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Riunione Nazionale di Elettromagnetismo (XX RINEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Padove, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102417v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertically-coupled AlGaAs microdisks using selective lateral oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertically-coupled AlGaAs/AlOx microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Lafleur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Integrated Optics, and the 19th Microoptics Conference (ECIO-MOC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nice, France. pp.P011</w:t>
+              <w:t xml:space="preserve">Colloque du GDR Oxyfun 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857527v1</w:t>
+                <w:t xml:space="preserve">hal-01857528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies of oxide confinement and high contrast grating mirrors for mid-infrared VCSELs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+                <w:t xml:space="preserve">Dry Etching of High [Al] AlGaAsSb Compounds Using Cl2/N2/Ar ICP RIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MNE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108786v1</w:t>
+                <w:t xml:space="preserve">hal-01798068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertically-coupled AlGaAs/AlOx microdisks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High aspect ratio deep etching in GaInAsSb/AlGaAsSb system by ICP-RIE plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Lafleur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR Oxyfun 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Autrans, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology ( PESM ) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857528v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry Etching of High [Al] AlGaAsSb Compounds Using Cl2/N2/Ar ICP RIE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Dubreuil</w:t>
+                <w:t xml:space="preserve">Technological solutions for embedded oxide-based confinement for new VCSELs architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Chouchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque du GDR Oxyfun 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798068v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio deep etching in GaInAsSb/AlGaAsSb system by ICP-RIE plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Rouillard</w:t>
+                <w:t xml:space="preserve">Deep etching high aspect ratio in GaInAsSb/AlGaAsSb sector by ICP-RIE plasma B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnology ( PESM ) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PESM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102388v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index-coupled distributed‐feedback GaSb‐based lasers diodes in the 2.3 to 3μm wavelength range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mid Infrared Optoelectronics: Materials &amp; Devices (MIOMD-XII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep etching high aspect ratio in GaInAsSb/AlGaAsSb sector by ICP-RIE plasma B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lecestre</w:t>
+                <w:t xml:space="preserve">Distributed-feedback GaSb-based laser diodes in the 2.3 to 3.3μm wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Nguyen-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PESM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798059v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed-feedback GaSb-based laser diodes in the 2.3 to 3.3μm wavelength range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Rouillard</w:t>
+                <w:t xml:space="preserve">Stable planar microcavities based on mesoscopic photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lozes-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Brussels, Belgium. </w:t>
+              <w:t xml:space="preserve">SPIE Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San-Francisco, United States. 10p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2052115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2039269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793035v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological solutions for embedded oxide-based confinement for new VCSELs architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures de pertes optiques dans des guides d’onde slot GaAs/AlOx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR Oxyfun 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Autrans, France</w:t>
+              <w:t xml:space="preserve">Colloque du GDR Oxyfun "Oxydes pour l’Optique et la Photonique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Meudon, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857531v1</w:t>
+                <w:t xml:space="preserve">hal-01857520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and simplified cat's-eye external-cavity lasers using cavity resonant integrated grating filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Guelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20423,411 +20423,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlOx/GaAs high contrast grating mirrors for mid infrared VCSELs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Random laser in totally disordered 2D GaAs/AlGaAs heterostructures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">S.N.B. Bhaktha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">META'12, the 3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772551v1</w:t>
+                <w:t xml:space="preserve">hal-00853269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random laser in totally disordered 2D GaAs/AlGaAs heterostructures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">GaAs-based monolithic high contrast gratings for mid-infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Vanneste</w:t>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'12, the 3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Semiconductor and Integrated OptoElectronics 2012 (SIOE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853269v1</w:t>
+                <w:t xml:space="preserve">hal-01862190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs-based monolithic high contrast gratings for mid-infrared VCSELs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AlOx/GaAs high contrast grating mirrors for mid infrared VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Laaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Taliercio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Chevallier</w:t>
+                <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor and Integrated OptoElectronics 2012 (SIOE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Coventry, United Kingdom. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2012.6254396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862190v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QEPAS gas detection with GaSb Fabry-Perot lasers and photonic crystals lasers</w:t>
               </w:r>
@@ -20839,64 +20839,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moumdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21210,90 +21210,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres spectraux de nouvelle génération, très sélectifs en longueur d'onde travaillant dans le moyen infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chan Shin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ondes, réunion générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
@@ -21316,829 +21316,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres à réseaux résonnants 2D à 850nm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diodes laser GaSb à cavités couplées par cristaux photoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Moumdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arguel</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lozes-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNMO, douzièmes journées</w:t>
+              <w:t xml:space="preserve">12èmes Journées Nano et Micro-électronique et Optoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440960v1</w:t>
+                <w:t xml:space="preserve">hal-01826561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diodes laser GaSb à cavités couplées par cristaux photoniques</w:t>
+                <w:t xml:space="preserve">GaSb coupled cavities laser diodes with a photonic crystal intra-cavity mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Moumdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lozes-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Nano et Micro-électronique et Optoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Oléron, France</w:t>
+              <w:t xml:space="preserve">ENSCPB, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826561v1</w:t>
+                <w:t xml:space="preserve">hal-01798459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaSb coupled cavities laser diodes with a photonic crystal intra-cavity mirror</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souad Moumdji</w:t>
+                <w:t xml:space="preserve">Filtres Optiques à Réseaux Résonnants Accordables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Boyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENSCPB, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">J3N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798459v1</w:t>
+                <w:t xml:space="preserve">hal-00440961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres Optiques à Réseaux Résonnants Accordables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arguel</w:t>
+                <w:t xml:space="preserve">Fabrication et caractérisation de cavités à cristaux photoniques émettant dans le visible et le proche IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lozes-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J3N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440961v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation de cavités à cristaux photoniques émettant dans le visible et le proche IR</w:t>
+                <w:t xml:space="preserve">Fabrication and optical characterisation of photonic crystal cavities in visible range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
+              <w:t xml:space="preserve">Spie Europe photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431501v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and optical characterisation of photonic crystal cavities in visible range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Filtres à réseaux résonnants 2D à 850nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Hernandez</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spie Europe photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JNMO, douzièmes journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431505v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de filtres à réseaux résonnants ultra-sélectifs en longueur d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22206,51 +22206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of efficient narrow-band resonant grating filter under high oblique incidence at 850nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22318,51 +22318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage par multicouches nanostructurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22370,51 +22370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ièmes J. de la Mat. Condensée, 28 août, 1er sept. 2008, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
@@ -22533,51 +22533,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="890003DC"/>
+    <w:nsid w:val="5F254E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22764,51 +22764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gauthier-lafaye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2705-8811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122645766" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Monvoisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Glowadzka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad95cf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05333368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Kinjalk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Selva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.572573" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Calviac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouxel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.L011001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04975166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.551617" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.533058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04613751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.519552" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04639044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Magno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dagens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella D&#8217;orazio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.520430" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04495032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519472" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hemsley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.498125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03718559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Popov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.464695" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03624387v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac5273" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03841636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.473176" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03812858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Flores Esparza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9685" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03801031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Popov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468683" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03655038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.457149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2021.100131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tortel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444054" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03360777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cal&#242;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.439030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Mohamed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02295-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02472740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aug&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gluchko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fehrembach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.385740" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oksenhendler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab7012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02927315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole H&#233;liot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-020-05008-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02308358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Petruzzelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02341106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005198" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/aaf5af" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.003204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02293028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Ferrara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella d'Orazio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.5103" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Fehrembach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01741465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lafleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2811739" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Mac&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051621" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01706924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Sharshavina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3740-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01619015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.002343" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Adelin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978665" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemarchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.000234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611629v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.019275" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01934949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.000657" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012415" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grande" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferrara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cal&#242;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.028288" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002358" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gaimard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Triki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Ba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/6/065015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929785v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laberdesque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.001973" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2405031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lozes-Dupuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000355" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942640v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004223" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810280v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Allouch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bournine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1339-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aouba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chan Shin Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehrembach Anne-Laure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620094v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahjah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Moumdji" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnefont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.3614" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Fehrembach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu K. C." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnefont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Avoine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laverdant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.063809" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618132v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moumdji" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belharet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubreuil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.2129" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440955v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hernandez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837030v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peronne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00267-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBF3Q1F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111140v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123045" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05333590v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Dammak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boust" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05018347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044878" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05287814v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768535v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05269886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Legallois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05315488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05315454v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05288079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05157677v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brossa Vincent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05226055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filograno" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marasco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855055" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04993460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy P&#233;ralle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S&#233;veno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855051" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647647" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04682207v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peralle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seveno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04751278v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04682189v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770728v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682032v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647488" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04700860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouxel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2024.OF4F.2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693843v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04815070v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04183838v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hemsley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207199" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770759v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Orazio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207202" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748960v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov, Editor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157334v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748945v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Zhang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Loison" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03360782v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ivan Flores Esparza" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542426" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03360784v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542348" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367061v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Fehrembach" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008892v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02509624v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542771" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02296320v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02449214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02391664v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02447074v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Gluchko" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871659" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02391665v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02356090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02293070v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrieres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecocq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feuillet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840348" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01927101v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alibert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordoux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917874v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napol&#233;on Gutierrez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289577" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980197v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917558v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917570v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecarnot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306676" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842005v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394244" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01927150v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01855298v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612514v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2276094" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942961v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Portier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087179" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670171v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984454" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612516v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943366v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leplan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333415v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087087" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943354v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561716v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024866" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917382v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lauvergne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943644v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768321v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943197v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768335v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795080v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550401" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768290v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210968" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792997v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943187v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2016.JTh2A.109" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943298v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217;orazio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dagens" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2016.AS3H.5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943647v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942926v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550433" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943218v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lestras" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944059v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943634v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussalah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pradal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798045v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943638v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rassem" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01946175v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943055v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943159v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795440v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyenba" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943097v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943147v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768266v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193701" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768275v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2015.ASu1A.3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132804v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084515" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943073v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768358v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942873v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Petit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demichel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193466" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943085v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039269" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857520v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942861v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petruzelli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876561" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942846v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Campos" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhaktha" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037703" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944069v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102417v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaimard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857527v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857528v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798068v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adelin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecestre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102388v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798058v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798059v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793035v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Nguyen-Ba" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052115" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857531v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942832v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guelmani" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602945" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772551v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6254396" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853269v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vanneste" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862190v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798072v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahjah" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793095v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853893" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798404v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440965v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440960v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826561v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798459v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440961v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431501v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431505v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hernandez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242495v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242214v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242309v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gauthier-lafaye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2705-8811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122645766" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05333368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Kinjalk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Selva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.572573" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Calviac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rouxel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.L011001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04975166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.551617" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Monvoisin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Glowadzka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad95cf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04613751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.519552" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.533058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04639044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Magno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dagens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella D&#8217;orazio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.520430" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04495032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519472" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hemsley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.498125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03841636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.473176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03812858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Flores Esparza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03624387v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac5273" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03801031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Popov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468683" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03655038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.457149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03718559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Popov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.464695" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465128v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tortel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444054" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03360777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cal&#242;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.439030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cassou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2021.100131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oksenhendler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab7012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02927315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole H&#233;liot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-020-05008-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02472740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aug&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gluchko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fehrembach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.385740" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Mohamed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02295-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01968179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/aaf5af" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02308358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grande" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Petruzzelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030287" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02341106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005198" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.003204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02293028v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Ferrara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella d'Orazio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/joe.2018.5103" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Mac&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051621" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01741465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lafleur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2811739" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01706924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Sharshavina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3740-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Fehrembach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.027014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Adelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978665" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemarchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.000234" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01619015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.002343" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01934949v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.000657" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611629v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.019275" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.012415" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grande" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferrara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cal&#242;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.028288" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002358" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gaimard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Triki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Ba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/30/6/065015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01929785v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laberdesque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.32.001973" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2405031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942640v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Magno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lozes-Dupuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004223" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000355" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810280v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Allouch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bournine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1339-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aouba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chan Shin Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehrembach Anne-Laure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620094v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahjah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Moumdji" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnefont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.3614" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Fehrembach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu K. C." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnefont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Avoine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laverdant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.063809" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618132v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moumdji" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belharet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubreuil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.2129" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440955v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hernandez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837030v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peronne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00267-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBF3Q1F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111140v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123045" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04768535v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05269886v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Legallois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05315488v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05315454v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05288079v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05287814v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05157677v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belondrade" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brossa Vincent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05226055v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filograno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marasco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855055" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05018347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044878" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05333590v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Dammak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boust" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faugier-Tovar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04682207v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peralle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Seveno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04751278v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04682189v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770706v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647647" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682032v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647488" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693843v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04700860v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouxel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOPT.2024.OF4F.2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04815070v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676151v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04993460v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy P&#233;ralle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S&#233;veno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855051" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770770v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240556v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Orazio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207202" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04183838v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hemsley" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207199" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04770759v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706007" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748960v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov, Editor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157334v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748945v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Zhang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Loison" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03360784v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542348" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367061v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Renaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Fehrembach" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03360782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ivan Flores Esparza" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542426" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008892v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02509624v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2542771" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02391664v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02447074v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auge" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Gluchko" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871659" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02449214v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02391665v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02356090v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02296320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02293070v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrieres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecocq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feuillet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840348" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917874v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napol&#233;on Gutierrez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289577" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980197v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecarnot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306676" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842005v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394244" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01927101v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alibert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordoux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01927150v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01855298v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612506v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943366v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leplan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01670171v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984454" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612516v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333415v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087087" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561716v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024866" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943354v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917382v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lauvergne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942961v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Portier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087179" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612514v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2276094" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795080v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550401" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792997v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943187v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2016.JTh2A.109" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768290v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210968" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768335v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943298v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217;orazio" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dagens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2016.AS3H.5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768321v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943197v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943218v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lestras" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942926v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550433" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943647v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944059v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943634v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussalah" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pradal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01946175v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798045v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943638v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rassem" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943644v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768275v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2015.ASu1A.3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132804v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2084515" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943073v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768266v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193701" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943097v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943147v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01768358v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942873v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Petit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demichel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193466" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943055v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943159v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795440v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyenba" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102417v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaimard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857527v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942861v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petruzelli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876561" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942846v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Campos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhaktha" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037703" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01944069v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857528v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798068v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adelin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecestre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102388v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857531v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798059v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798058v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793035v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Nguyen-Ba" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052115" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943085v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039269" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857520v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01942832v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guelmani" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602945" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853269v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.B. Bhaktha" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vanneste" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862190v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laaroussi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772551v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouscayrol" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6254396" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798072v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahjah" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793095v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853893" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798404v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440965v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826561v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798459v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440961v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431501v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431505v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hernandez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440960v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242495v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242214v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242309v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>