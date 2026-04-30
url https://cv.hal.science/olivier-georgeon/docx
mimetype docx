--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -257,51 +257,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2139/ssrn.4562133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -745,321 +745,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle sans données ontologiques sur une réalité présupposée</w:t>
+                <w:t xml:space="preserve">Autonomous construction and exploitation of a spatial memory by a self-motivated agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Gay</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2016.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379575v1</w:t>
+                <w:t xml:space="preserve">hal-01371877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous construction and exploitation of a spatial memory by a self-motivated agent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutech</w:t>
+                <w:t xml:space="preserve">Circular Constitution of Observation in the Absence of Ontological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boltuc Piotr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Constructivist foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (1), pp.17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2016.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01371877v1</w:t>
+                <w:t xml:space="preserve">hal-01399830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Constitution of Observation in the Absence of Ontological Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boltuc Piotr</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle sans données ontologiques sur une réalité présupposée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructivist foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (1), pp.17-19</w:t>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New approaches in cognitive robotics, 65, pp.143-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399830v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et raisonnement sur les traces d'interaction</w:t>
               </w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2-3, 28, pp.375-396. </w:t>
@@ -1179,51 +1179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning by experiencing versus learning by registering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructivist foundations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, 9, pp.211-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1503,51 +1503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECA: An enactivist cognitive architecture based on sensorimotor modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intrinsically-Motivated Schema Mechanism to Model and Simulate Emergent Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ritter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1983,208 +1983,208 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Intuitive-Physics Prediction Error Through Playing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Spatio-temporal Schema Mechanism for Developmental Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice de Montéra</w:t>
+                <w:t xml:space="preserve">Simon L. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active Inference 5th International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, General Chair: Tim Verbelen; Local Organization Chair: Riddhi J. Pitliya; Technical Program Chairs: Martijn Wisse, Ivilin Peev Stoianov; Communication Chair: Pablo Lanillos, Sep 2024, Oxford UK, United Kingdom. pp.222-233, </w:t>
+              <w:t xml:space="preserve">18th Conference Artificial General Intelligence (AGI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reykjavik University, Aug 2025, Reykjavic, Iceland. pp.170-180, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77138-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-00686-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203930v1</w:t>
+                <w:t xml:space="preserve">hal-05574928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and Localizing Dynamic Affordances to Improve Interactions with Other Agents in Continuous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,1242 +2225,1264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Intuitive-Physics Prediction Error through Playing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Reducing Intuitive-Physics Prediction Error Through Playing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice de Montera</w:t>
+                <w:t xml:space="preserve">Béatrice de Montéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Active Inference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Active Inference 5th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, General Chair: Tim Verbelen; Local Organization Chair: Riddhi J. Pitliya; Technical Program Chairs: Martijn Wisse, Ivilin Peev Stoianov; Communication Chair: Pablo Lanillos, Sep 2024, Oxford UK, United Kingdom. pp.222-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77138-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691312v1</w:t>
+                <w:t xml:space="preserve">hal-05203930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Affordance-Based Intersubjectivity Mechanism to Infer the Behaviour of Other Agents</w:t>
+                <w:t xml:space="preserve">Reducing Intuitive-Physics Prediction Error through Playing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice de Montera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Development and Learning (ICDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Active Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600410v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Localization and Active Phenomenon Inference (SLAPI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+                <w:t xml:space="preserve">An Affordance-Based Intersubjectivity Mechanism to Infer the Behaviour of Other Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan R Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Robertson</w:t>
+                <w:t xml:space="preserve">François Suro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Self-Supervised learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Development and Learning (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Macau, China. pp.403-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL55364.2023.10364476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060326v1</w:t>
+                <w:t xml:space="preserve">hal-04600410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and localizing dynamic affordances to improve interactions with other agents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Localization and Active Phenomenon Inference (SLAPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan R Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Development and Learning (ICDL 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Self-Supervised learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kristinn Thorisson, Jul 2022, Reykjavik, Iceland. pp.77-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828062v1</w:t>
+                <w:t xml:space="preserve">hal-04060326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Natural Behaviors using Constructivist Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying and localizing dynamic affordances to improve interactions with other agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianyong Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Self-Supervised Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Development and Learning (ICDL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2022, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL53763.2022.9962231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930211v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Learning of Action and State Spaces (CLASS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generating Natural Behaviors using Constructivist Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyong Xue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Self-Supervised Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Boston, United States. pp.15-31</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Boston, United States. pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975529v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causality Reconstruction by an Autonomous Agent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianyong Xue</w:t>
+                <w:t xml:space="preserve">Continuous Learning of Action and State Spaces (CLASS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guillermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biologically Inspired Cognitive Architectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Self-Supervised Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Boston, United States. pp.15-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866197v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental-AI MOOC Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Causality Reconstruction by an Autonomous Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyong Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Morgan</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Stakeholder Summit on experience and best practices in and around MOOCs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Biologically Inspired Cognitive Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. pp.347-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99316-4_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273393v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Biological Agents Beyond the Reinforcement Learning Paradigm</w:t>
+                <w:t xml:space="preserve">Developmental-AI MOOC Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Casado</w:t>
+                <w:t xml:space="preserve">Cécile Barbier-Gondras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Matignon</w:t>
+                <w:t xml:space="preserve">Jonathan Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Biologically Inspired Cognitive Architecture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Stakeholder Summit on experience and best practices in and around MOOCs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Graz, Austria. pp.539-543</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251602v1</w:t>
+                <w:t xml:space="preserve">hal-01273393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing Phenomenal Knowledge in an Unknown Noumenal Reality</w:t>
+                <w:t xml:space="preserve">Modeling Biological Agents Beyond the Reinforcement Learning Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian J. Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+                <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biologially Inspired Cognitive Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lyon, France. </w:t>
+              <w:t xml:space="preserve"> International Conference on Biologically Inspired Cognitive Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France. pp.17-22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.12.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.12.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231511v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous object modeling based on affordances for spatial organization of behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+                <w:t xml:space="preserve">Constructing Phenomenal Knowledge in an Unknown Noumenal Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+                <w:t xml:space="preserve">Florian J. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International joint conference on development and learning and on epigenetic robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Biologially Inspired Cognitive Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.12.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301081v1</w:t>
+                <w:t xml:space="preserve">hal-01231511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction­-Based Space Representation for Environment­-Agnostic Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomous object modeling based on affordances for spatial organization of behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALA2013, Adaptive Learning Agents workshop, at AAMAS2013, 12th International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">International joint conference on development and learning and on epigenetic robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Gênes, Italy. pp.94-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339174v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Actions and Observations from Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3475,758 +3497,736 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Goal Reasoning at Advances in Cognitive Systems (ACS2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Baltimore, ML, United States. pp.26-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enactive Approach to Autonomous Agent and Robot Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+                <w:t xml:space="preserve">Interaction­-Based Space Representation for Environment­-Agnostic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gay</w:t>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALA2013, Adaptive Learning Agents workshop, at AAMAS2013, 12th International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339220v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-Based Reasoning - Modeling interaction traces for reasoning on experiences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+                <w:t xml:space="preserve">An Enactive Approach to Autonomous Agent and Robot Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Georgeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+                <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International FLAIRS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DevLrn.2013.6652527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830444v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Environment-Agnostic Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilias Sakellariou</w:t>
+                <w:t xml:space="preserve">Trace-Based Reasoning - Modeling interaction traces for reasoning on experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALA2012, Adaptive Learning Agents workshop, at AAMAS2012, 11th International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.25-32</w:t>
+              <w:t xml:space="preserve">The 26th International FLAIRS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, St. Pete Beach, Florida, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352976v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Spatial Awareness in an Environment-Agnostic Agent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jong Kim</w:t>
+                <w:t xml:space="preserve">Designing Environment-Agnostic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Behavior Representation in Modeling and Simulation BRIMS2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Amelia Island, Floride, United States. pp.62-69</w:t>
+              <w:t xml:space="preserve">ALA2012, Adaptive Learning Agents workshop, at AAMAS2012, 11th International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352980v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Small Loop Problem: A Challenge for Artificial Emergent Cognition</w:t>
+                <w:t xml:space="preserve">Implementing Spatial Awareness in an Environment-Agnostic Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Marshall</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologically Inspired Cognitive Architectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Behavior Representation in Modeling and Simulation BRIMS2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Amelia Island, Floride, United States. pp.62-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34274-5_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01353104v1</w:t>
+                <w:t xml:space="preserve">hal-01352980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactional Motivation in Artificial Systems: Between Extrinsic and Intrinsic Motivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Small Loop Problem: A Challenge for Artificial Emergent Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Marshall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics (ICDL-Epirob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biologically Inspired Cognitive Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Palermo, Italy. pp.137-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34274-5_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DevLrn.2012.6400833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01353128v1</w:t>
+                <w:t xml:space="preserve">hal-01353104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model and simulation of Early-Stage Vision as a Developmental Sensorimotor Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+                <w:t xml:space="preserve">Interactional Motivation in Artificial Systems: Between Extrinsic and Intrinsic Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence Applications and Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Corfu, Greece. pp.11-16, </w:t>
+              <w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics (ICDL-Epirob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, San Diego, CA, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23960-1_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DevLrn.2012.6400833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354451v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Stage Vision of Composite Scenes for Spatial Learning and Navigation</w:t>
               </w:r>
@@ -4310,833 +4310,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm for Self-Motivated Hierarchical Sequence Learning</w:t>
+                <w:t xml:space="preserve">A Model and simulation of Early-Stage Vision as a Developmental Sensorimotor Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank Ritter</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cognitive Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Corfu, Greece. pp.11-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23960-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381588v1</w:t>
+                <w:t xml:space="preserve">hal-01354451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Modeling for the Study of Non-State Political Violence</w:t>
+                <w:t xml:space="preserve">An Algorithm for Self-Motivated Hierarchical Sequence Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kurt Braddock</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ritter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th Annual Conference on Behavior Representation in Modeling Simulation (BRIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Charleston, NC, United States. pp.240-247</w:t>
+              <w:t xml:space="preserve">International Conference on Cognitive Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Philadelphia, PA, United States. pp.73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381587v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Bottom-Up Learning from Activity in Soar</w:t>
+                <w:t xml:space="preserve">Process Modeling for the Study of Non-State Political Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Ritter</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Haynes</w:t>
+                <w:t xml:space="preserve">John Horgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Braddock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Conference on Behavior Representation in Modeling and Simulation (BRIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Sundance, Utah, United States. pp.65-72</w:t>
+              <w:t xml:space="preserve">the 19th Annual Conference on Behavior Representation in Modeling Simulation (BRIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Charleston, NC, United States. pp.240-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437832v1</w:t>
+                <w:t xml:space="preserve">hal-01381587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quality of behavioral and environmental indicators used to infer the intention to change lanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Bottom-Up Learning from Activity in Soar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef F. Krems</w:t>
+                <w:t xml:space="preserve">Steven Haynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Driving Symposium on Human Factors in Driver Assessment, Training, and Vehicle Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Stevenson, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">18th Annual Conference on Behavior Representation in Modeling and Simulation (BRIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sundance, Utah, United States. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502732v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Cognitive Models from Activity Analysis: A Knowledge Engineering Approach to Car Driver Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The quality of behavioral and environmental indicators used to infer the intention to change lanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias J. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef F. Krems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Cognitive Modeling (ICCM 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Ann Arbor, MI, United States. pp.26</w:t>
+              <w:t xml:space="preserve">International Driving Symposium on Human Factors in Driver Assessment, Training, and Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Stevenson, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440230v1</w:t>
+                <w:t xml:space="preserve">hal-01502732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract: un outil et une méthodologie pour analyser une activité humaine médiée par un artefact technique complexe</w:t>
+                <w:t xml:space="preserve">Creating Cognitive Models from Activity Analysis: A Knowledge Engineering Approach to Car Driver Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias J Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingéniérie des Connaissances. Semaine de la connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Cognitive Modeling (ICCM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Ann Arbor, MI, United States. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536650v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing behavioral data for refining cognitive models of operator</w:t>
+                <w:t xml:space="preserve">Abstract: un outil et une méthodologie pour analyser une activité humaine médiée par un artefact technique complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophies and Methodologies for Knowledge Discovery, Seventeenth International Workshop on Database and Expert Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Krakow, Poland. pp.588-592</w:t>
+              <w:t xml:space="preserve">Ingéniérie des Connaissances. Semaine de la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536643v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyzing behavioral data for refining cognitive models of operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophies and Methodologies for Knowledge Discovery, Seventeenth International Workshop on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Krakow, Poland. pp.588-592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Driver behaviour modelling and cognitive engineering tools development in order to assess driver sitation awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Letisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Modelling Driver Behaviour in Automotive Environments.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Ispra, Italy. pp.236-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5146,105 +5250,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de traces d'activité pour la modélisation cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5391,51 +5495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lurie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robertson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2024.101234" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228330v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4562133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2022.806041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Xue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Riegler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2019.08.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2017.06.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.07.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boltuc Piotr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marshall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Manzotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bica.2013.05.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Ritter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0394.2011.00584.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F1F2446AC81465A3ABC15AA0193521992096941/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ritter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2011.07.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Mont&#233;ra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77138-5_15" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63968.2025.11204390" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL55364.2023.10364476" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R Vidal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Knockaert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL53763.2022.9962231" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99316-4_46" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier-Gondras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Morgan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.179" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.177" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339174v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652527" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sakellariou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Kim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34274-5_27" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400833" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cohen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23960-1_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354453v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ronot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037348" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381587v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Horgan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Braddock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Haynes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J. Henning" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef F. Krems" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J Henning" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Letisserand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lurie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robertson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2024.101234" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228330v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4562133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2022.806041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Xue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Riegler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2019.08.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2017.06.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.07.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boltuc Piotr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marshall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Manzotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bica.2013.05.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Ritter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0394.2011.00584.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F1F2446AC81465A3ABC15AA0193521992096941/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ritter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2011.07.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Gay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00686-8_16" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63968.2025.11204390" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Mont&#233;ra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77138-5_15" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL55364.2023.10364476" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R Vidal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Knockaert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL53763.2022.9962231" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99316-4_46" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier-Gondras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Morgan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.179" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652527" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sakellariou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34274-5_27" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400833" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354453v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ronot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037348" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cohen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23960-1_2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Horgan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Braddock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Haynes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J. Henning" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef F. Krems" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J Henning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536650v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Letisserand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>