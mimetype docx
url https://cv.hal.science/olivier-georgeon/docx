--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -745,321 +745,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous construction and exploitation of a spatial memory by a self-motivated agent</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle sans données ontologiques sur une réalité présupposée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Gay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New approaches in cognitive robotics, 65, pp.143-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371877v1</w:t>
+                <w:t xml:space="preserve">hal-01379575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Constitution of Observation in the Absence of Ontological Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boltuc Piotr</w:t>
+                <w:t xml:space="preserve">Autonomous construction and exploitation of a spatial memory by a self-motivated agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructivist foundations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2016.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399830v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle sans données ontologiques sur une réalité présupposée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Gay</w:t>
+                <w:t xml:space="preserve">Circular Constitution of Observation in the Absence of Ontological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boltuc Piotr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, New approaches in cognitive robotics, 65, pp.143-168</w:t>
+              <w:t xml:space="preserve">Constructivist foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (1), pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379575v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances et raisonnement sur les traces d'interaction</w:t>
               </w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2-3, 28, pp.375-396. </w:t>
@@ -1173,381 +1173,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning by experiencing versus learning by registering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+                <w:t xml:space="preserve">Inverting the Interaction Cycle to Model Embodied Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructivist foundations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5th Annual International Conference on Biologically Inspired Cognitive Architectures, 2014 BICA, 41, pp.243-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.11.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271691v1</w:t>
+                <w:t xml:space="preserve">hal-01131263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting the Interaction Cycle to Model Embodied Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+                <w:t xml:space="preserve">Learning by experiencing versus learning by registering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Constructivist foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, 9, pp.211-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.11.109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01131263v1</w:t>
+                <w:t xml:space="preserve">hal-01271691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Radical Interactionism Conceptual Commitment</w:t>
+                <w:t xml:space="preserve">Single agents can be constructivist too</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Aha</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial General Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (2), pp.31-36</w:t>
+              <w:t xml:space="preserve">Constructivist foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Computational Approaches to Constructivism, 9 (1), pp.40-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339291v1</w:t>
+                <w:t xml:space="preserve">hal-01339271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single agents can be constructivist too</w:t>
+                <w:t xml:space="preserve">The Radical Interactionism Conceptual Commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructivist foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Computational Approaches to Constructivism, 9 (1), pp.40-42</w:t>
+              <w:t xml:space="preserve">Journal of Artificial General Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339271v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECA: An enactivist cognitive architecture based on sensorimotor modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intrinsically-Motivated Schema Mechanism to Model and Simulate Emergent Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ritter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2017,174 +2017,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatio-temporal Schema Mechanism for Developmental Robotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Reducing Intuitive-Physics Prediction Error Through Playing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon L. Gay</w:t>
+                <w:t xml:space="preserve">Béatrice de Montéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference Artificial General Intelligence (AGI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Reykjavik University, Aug 2025, Reykjavic, Iceland. pp.170-180, </w:t>
+              <w:t xml:space="preserve">Active Inference 5th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, General Chair: Tim Verbelen; Local Organization Chair: Riddhi J. Pitliya; Technical Program Chairs: Martijn Wisse, Ivilin Peev Stoianov; Communication Chair: Pablo Lanillos, Sep 2024, Oxford UK, United Kingdom. pp.222-233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-00686-8_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77138-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574928v1</w:t>
+                <w:t xml:space="preserve">hal-05203930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and Localizing Dynamic Affordances to Improve Interactions with Other Agents in Continuous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,161 +2225,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Intuitive-Physics Prediction Error Through Playing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A Spatio-temporal Schema Mechanism for Developmental Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice de Montéra</w:t>
+                <w:t xml:space="preserve">Simon L. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active Inference 5th International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, General Chair: Tim Verbelen; Local Organization Chair: Riddhi J. Pitliya; Technical Program Chairs: Martijn Wisse, Ivilin Peev Stoianov; Communication Chair: Pablo Lanillos, Sep 2024, Oxford UK, United Kingdom. pp.222-233, </w:t>
+              <w:t xml:space="preserve">18th Conference Artificial General Intelligence (AGI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reykjavik University, Aug 2025, Reykjavic, Iceland. pp.170-180, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77138-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-00686-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203930v1</w:t>
+                <w:t xml:space="preserve">hal-05574928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Intuitive-Physics Prediction Error through Playing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice de Montera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2430,77 +2430,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Affordance-Based Intersubjectivity Mechanism to Infer the Behaviour of Other Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Suro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2655,51 +2655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and localizing dynamic affordances to improve interactions with other agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,64 +3343,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous object modeling based on affordances for spatial organization of behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3527,213 +3527,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction­-Based Space Representation for Environment­-Agnostic Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An Enactive Approach to Autonomous Agent and Robot Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALA2013, Adaptive Learning Agents workshop, at AAMAS2013, 12th International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DevLrn.2013.6652527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339174v1</w:t>
+                <w:t xml:space="preserve">hal-01339220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enactive Approach to Autonomous Agent and Robot Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+                <w:t xml:space="preserve">Interaction­-Based Space Representation for Environment­-Agnostic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gay</w:t>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALA2013, Adaptive Learning Agents workshop, at AAMAS2013, 12th International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DevLrn.2013.6652527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01339220v1</w:t>
+                <w:t xml:space="preserve">hal-01339174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Based Reasoning - Modeling interaction traces for reasoning on experiences</w:t>
               </w:r>
@@ -3758,51 +3758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3922,64 +3922,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Spatial Awareness in an Environment-Agnostic Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4017,51 +4017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Small Loop Problem: A Challenge for Artificial Emergent Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4108,77 +4108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactional Motivation in Artificial Systems: Between Extrinsic and Intrinsic Motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics (ICDL-Epirob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, San Diego, CA, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4206,235 +4206,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Stage Vision of Composite Scenes for Spatial Learning and Navigation</w:t>
+                <w:t xml:space="preserve">A Model and simulation of Early-Stage Vision as a Developmental Sensorimotor Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Ronot</w:t>
+                <w:t xml:space="preserve">Mark Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Frankfurt am Main, Germany. pp.224-229, </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Corfu, Greece. pp.11-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2011.6037348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23960-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354453v1</w:t>
+                <w:t xml:space="preserve">hal-01354451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model and simulation of Early-Stage Vision as a Developmental Sensorimotor Process</w:t>
+                <w:t xml:space="preserve">Early-Stage Vision of Composite Scenes for Spatial Learning and Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Ronot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence Applications and Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Corfu, Greece. pp.11-16, </w:t>
+              <w:t xml:space="preserve">First Joint IEEE International Conference on Development and Learning and on Epigenetic Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Frankfurt am Main, Germany. pp.224-229, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23960-1_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2011.6037348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354451v1</w:t>
+                <w:t xml:space="preserve">hal-01354453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for Self-Motivated Hierarchical Sequence Learning</w:t>
               </w:r>
@@ -5495,51 +5495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lurie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robertson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2024.101234" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228330v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4562133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2022.806041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Xue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Riegler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2019.08.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2017.06.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.07.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boltuc Piotr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339291v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marshall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Manzotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bica.2013.05.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Ritter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0394.2011.00584.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F1F2446AC81465A3ABC15AA0193521992096941/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ritter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2011.07.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Gay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00686-8_16" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63968.2025.11204390" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Mont&#233;ra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77138-5_15" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL55364.2023.10364476" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R Vidal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Knockaert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL53763.2022.9962231" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99316-4_46" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier-Gondras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Morgan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.179" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652527" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sakellariou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34274-5_27" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400833" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354453v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ronot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037348" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354451v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cohen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23960-1_2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Horgan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Braddock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Haynes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J. Henning" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef F. Krems" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J Henning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536650v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Letisserand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lurie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robertson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2024.101234" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228330v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4562133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2022.806041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104997v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Xue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Riegler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2019.08.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738132v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2017.06.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.07.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boltuc Piotr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marshall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Manzotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bica.2013.05.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. Ritter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0394.2011.00584.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F1F2446AC81465A3ABC15AA0193521992096941/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ritter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2011.07.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Mont&#233;ra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77138-5_15" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63968.2025.11204390" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05574928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00686-8_16" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL55364.2023.10364476" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R Vidal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Knockaert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL53763.2022.9962231" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99316-4_46" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier-Gondras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Morgan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.179" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652527" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sakellariou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34274-5_27" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400833" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cohen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23960-1_2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ronot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2011.6037348" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Horgan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Braddock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Haynes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J. Henning" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef F. Krems" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias J Henning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536650v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Letisserand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>