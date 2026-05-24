--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -66,734 +66,1021 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of post-thaw dilution with caffeine, pentoxifylline, 2’-deoxyadenosine and prostatic fluid on motility of frozen-thawed dog semen</w:t>
+                <w:t xml:space="preserve">Enhancing bull sexual behaviour using oestrus-specific molecules identified in cow urine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Milani</w:t>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+                <w:t xml:space="preserve">Olivier Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Stelletta</w:t>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gérard</w:t>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 74 (1), pp.153-164. </w:t>
+              <w:t xml:space="preserve">, 2015, 83 (9), pp.1381-1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2015.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226358v1</w:t>
+                <w:t xml:space="preserve">hal-01194949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic parameters and genome scan for 15 semen characteristics traits of Holstein bulls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of post-thaw dilution with caffeine, pentoxifylline, 2’-deoxyadenosine and prostatic fluid on motility of frozen-thawed dog semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
+                <w:t xml:space="preserve">C. Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gerard</w:t>
+                <w:t xml:space="preserve">C. Stelletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2008.00788.x⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (1), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664188v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la fertilité in vitro de la semence de taureau après congélation-décongélation avec du LDL du jaune d'oeuf de poule : Comparaison avec l'Optidyl, dilueur commercial à base de jaune d'oeuf</w:t>
+                <w:t xml:space="preserve">Estimation of genetic parameters and genome scan for 15 semen characteristics traits of Holstein bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Briand-Amirat</w:t>
+                <w:t xml:space="preserve">Tom T. Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sebastien S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (4), pp.269-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2008.00788.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655897v1</w:t>
+                <w:t xml:space="preserve">hal-02664188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude de la fertilité in vitro de la semence de taureau après congélation-décongélation avec du LDL du jaune d'oeuf de poule : Comparaison avec l'Optidyl, dilueur commercial à base de jaune d'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Briand-Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tainturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 157 (4), pp.205-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bull semen in vitro fertility after cryopreservation using egg yolk LDL : a comparison with Optidyl-R, a commercial egg yolk extender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tainturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 61 (5), pp.895-907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0093-691X(03)00259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réactions non spécifiques aux tests de dépistage ante mortem de la tuberculose bovine : investigations dans un centre de bovins reproducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Tambosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques de l’AEEMA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA), May 2021, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variations du taux de retour après insémination première en fonction de la production laitière et de l'intervalle vêlage - insémination chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Menjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Holleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -803,168 +1090,488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phéromones de l’oestrus et potentialisation de la libido chez le taureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotechnologies des gamètes et de l'embryon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Guienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 751 p., 2014, Syntheses, 978-2-7592-2208-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédé de stimulation des capacités reproductives chez le taureau et composition destinée à la stimulation des capacités reproductives chez le taureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO 2011/120930 A8. 2010, 57 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1111,51 +1718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stelletta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.01.026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2008.00788.x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXQX8KVH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briand-Amirat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainturier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amirat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00259-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thebaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holleville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Danvic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.02.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7923RHMD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stelletta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. G&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.01.026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2008.00788.x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXQX8KVH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briand-Amirat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainturier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amirat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00259-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK6DG09J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Michelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Solanas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tambosco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grecchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thebaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menjon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Holleville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Danvic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Meillour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>