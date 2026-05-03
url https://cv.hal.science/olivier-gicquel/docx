--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -747,295 +747,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCA and Kriging for the efficient exploration of consistency regions in Uncertainty Quantification</w:t>
+                <w:t xml:space="preserve">Application of reduced-order models based on PCA and Kriging for the development of digital twins of reacting flow applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Aversano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Camilo Parra-Alvarez</w:t>
+                <w:t xml:space="preserve">Aurelie Bellemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin J. Isaac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sean T. Smith</w:t>
+                <w:t xml:space="preserve">Zhiyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.040⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.422-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2018.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398468v1</w:t>
+                <w:t xml:space="preserve">hal-02398470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of reduced-order models based on PCA and Kriging for the development of digital twins of reacting flow applications</w:t>
+                <w:t xml:space="preserve">PCA and Kriging for the efficient exploration of consistency regions in Uncertainty Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Aversano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Camilo Parra-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Bellemans</w:t>
+                <w:t xml:space="preserve">Benjamin J. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyi Li</w:t>
+                <w:t xml:space="preserve">Sean T. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Coussement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 121, pp.422-441. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.4461-4469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2018.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398470v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of randomized Quasi-Monte Carlo method efficiency in radiative heat transfer simulations</w:t>
               </w:r>
@@ -2124,412 +2124,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the influence of thermal boundary conditions on premixed swirling flame stabilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of different chemistry reduction methods based on principal component analysis Comparison of the MG-PCA and score-PCA approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mercier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandro Parente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 171, p. 42-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 168, pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405801v1</w:t>
+                <w:t xml:space="preserve">hal-02398438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of non-equilibrium discharges on reactive mixtures for simulations of plasma-assisted ignition in turbulent flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Castela</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the influence of thermal boundary conditions on premixed swirling flame stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. F. Guiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fiorina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 166, pp.133-147. </w:t>
+              <w:t xml:space="preserve">, 2016, 171, p. 42-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513660v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of different chemistry reduction methods based on principal component analysis Comparison of the MG-PCA and score-PCA approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the impact of non-equilibrium discharges on reactive mixtures for simulations of plasma-assisted ignition in turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 168, pp.83-97. </w:t>
+              <w:t xml:space="preserve">, 2016, 166, pp.133-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398438v1</w:t>
+                <w:t xml:space="preserve">hal-01513660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of three-dimensional LES of turbulent combustion with radiative heat transfer</w:t>
               </w:r>
@@ -2866,51 +2866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-order PCA models for chemical reacting flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,51 +2918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip J. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Parente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161 (11), pp.2785-2800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4352,432 +4352,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filtered tabulated chemistry model for LES of premixed combustion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-spectral reordering technique for the full spectrum SLMB modeling of radiative heat transfer in nonuniform gaseous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 112, pp.394-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472611v1</w:t>
+                <w:t xml:space="preserve">hal-00541844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-spectral reordering technique for the full spectrum SLMB modeling of radiative heat transfer in nonuniform gaseous mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Gicquel</w:t>
+                <w:t xml:space="preserve">A reactor network model for predicting NOx emissions in gas turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (9), pp.2202-2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2010.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.09.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00541844v1</w:t>
+                <w:t xml:space="preserve">hal-02003109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reactor network model for predicting NOx emissions in gas turbines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Plion</w:t>
+                <w:t xml:space="preserve">A filtered tabulated chemistry model for LES of premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (3), pp.465-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2010.02.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02003109v1</w:t>
+                <w:t xml:space="preserve">hal-00472611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling tabulated chemistry with Large Eddy Simulation of turbulent reactive flows</w:t>
               </w:r>
@@ -7106,51 +7106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Paul Errera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couilleaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Torres Monclard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.120915" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Armengol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Aversano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Camilo Parra-Alvarez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Isaac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean T. Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.040" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bellemans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2018.09.022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Palluotto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Armengol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.05.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.12.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Koren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9895-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Guiberti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Parente" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.03.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-015-0322-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.01.040" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.368" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Smith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.05.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPF4H2MC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degrez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.01.049" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q93X8QD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degrez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.03.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQV0SKDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.03.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS5DC6KS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.09.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH3Z1XMR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003109v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fichet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanniche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.02.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGMKZKH6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433750v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWSG9MFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lecanu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Iacona" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combust&#64258;ame.2007.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKZ2DM8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Champion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.12.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XLT7LWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLPRDFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fayoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zahringer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.210" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.062" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256665v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carpentier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490428404" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-005-4046-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FMGDZ9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256283v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thevenin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Charentenay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Hilbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1540-7489(02)80248-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256666v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/7/3/301" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joncquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(02)00384-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPWB95ZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.20010811562" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6SKS99C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256701v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80594-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT105STQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miquel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virigine Quilichini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80655-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B8KB74M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/3/3/304" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Paul Errera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couilleaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Torres Monclard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.120915" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Armengol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Aversano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bellemans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2018.09.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Camilo Parra-Alvarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Isaac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean T. Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Palluotto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Armengol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.05.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.12.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Koren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9895-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Parente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.03.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Guiberti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-015-0322-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.01.040" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.368" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Smith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.05.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPF4H2MC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degrez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.01.049" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q93X8QD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degrez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.03.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQV0SKDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.03.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS5DC6KS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.09.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH3Z1XMR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fichet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanniche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.02.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGMKZKH6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433750v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWSG9MFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lecanu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Iacona" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combust&#64258;ame.2007.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKZ2DM8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Champion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.12.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XLT7LWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLPRDFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fayoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zahringer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.210" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.062" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256665v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carpentier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490428404" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-005-4046-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FMGDZ9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256283v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thevenin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Charentenay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Hilbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1540-7489(02)80248-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256666v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/7/3/301" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joncquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(02)00384-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPWB95ZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.20010811562" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6SKS99C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256701v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80594-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT105STQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miquel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virigine Quilichini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80655-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B8KB74M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/3/3/304" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>