--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -617,897 +617,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of External Heat Transfer Modeling of a Laboratory-Scale Combustor Effects of Pressure-Housing Environment and Semi-Transparent Viewing Windows</w:t>
+                <w:t xml:space="preserve">Scaling of heated plane jets with moderate radiative heat transfer in coupled DNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+                <w:t xml:space="preserve">J. M. Armengol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4041242⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, pp.456-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398471v1</w:t>
+                <w:t xml:space="preserve">hal-02398469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of reduced-order models based on PCA and Kriging for the development of digital twins of reacting flow applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of radiative transfer in a turbulent sooting jet flame using a Monte Carlo method coupled to large eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianmarco Aversano</w:t>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Bellemans</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2018.09.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.187-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398470v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCA and Kriging for the efficient exploration of consistency regions in Uncertainty Quantification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of External Heat Transfer Modeling of a Laboratory-Scale Combustor Effects of Pressure-Housing Environment and Semi-Transparent Viewing Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Peter Geigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (3), pp.031011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4041242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398468v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of randomized Quasi-Monte Carlo method efficiency in radiative heat transfer simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCA and Kriging for the efficient exploration of consistency regions in Uncertainty Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Aversano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Camilo Parra-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorella Palluotto</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sean T. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.07.013⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.4461-4469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488270v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of heated plane jets with moderate radiative heat transfer in coupled DNS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of reduced-order models based on PCA and Kriging for the development of digital twins of reacting flow applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Aversano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bellemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Armengol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+                <w:t xml:space="preserve">Zhiyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.05.025⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.422-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2018.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398469v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of radiative transfer in a turbulent sooting jet flame using a Monte Carlo method coupled to large eddy simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Assessment of randomized Quasi-Monte Carlo method efficiency in radiative heat transfer simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Palluotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 235, pp.187-203. </w:t>
+              <w:t xml:space="preserve">, 2019, 236, pp.106570 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196698v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling an LES approach and a soot sectional model for the study of sooting turbulent non-premixed flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 190, pp.477-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,780 +1756,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D DNS and experimental study of the effect of the recirculating flow pattern inside a reactive kernel produced by nanosecond plasma discharges in a methane-air mixture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Axel Coussement</w:t>
+                <w:t xml:space="preserve">Self-adaptive coupling frequency for unsteady coupled conjugate heat transfer simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chai Koren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.174⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.340 - 354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542066v1</w:t>
+                <w:t xml:space="preserve">hal-01744477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady dynamics of PAH and soot particles in laminar counterflow diffusion flames</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+                <w:t xml:space="preserve">A 3-D DNS and experimental study of the effect of the recirculating flow pattern inside a reactive kernel produced by nanosecond plasma discharges in a methane-air mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (1), pp.927 - 934. </w:t>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.4095 - 4103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480263v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-adaptive coupling frequency for unsteady coupled conjugate heat transfer simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chai Koren</w:t>
+                <w:t xml:space="preserve">Unsteady dynamics of PAH and soot particles in laminar counterflow diffusion flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.340 - 354. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.927 - 934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.04.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744477v1</w:t>
+                <w:t xml:space="preserve">hal-01480263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of different chemistry reduction methods based on principal component analysis Comparison of the MG-PCA and score-PCA approaches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the influence of thermal boundary conditions on premixed swirling flame stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Parente</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. F. Guiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 168, pp.83-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.03.021⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 171, p. 42-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398438v1</w:t>
+                <w:t xml:space="preserve">hal-01405801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the influence of thermal boundary conditions on premixed swirling flame stabilization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Chatelier</w:t>
+                <w:t xml:space="preserve">Modelling the impact of non-equilibrium discharges on reactive mixtures for simulations of plasma-assisted ignition in turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Durox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Gicquel</w:t>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 171, p. 42-58. </w:t>
+              <w:t xml:space="preserve">, 2016, 166, pp.133-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405801v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of non-equilibrium discharges on reactive mixtures for simulations of plasma-assisted ignition in turbulent flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Castela</w:t>
+                <w:t xml:space="preserve">Assessment of different chemistry reduction methods based on principal component analysis Comparison of the MG-PCA and score-PCA approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fiorina</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandro Parente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 166, pp.133-147. </w:t>
+              <w:t xml:space="preserve">, 2016, 168, pp.83-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513660v1</w:t>
+                <w:t xml:space="preserve">hal-02398438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of three-dimensional LES of turbulent combustion with radiative heat transfer</w:t>
               </w:r>
@@ -2645,51 +2645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling interactions between chemistry and turbulence for simulations of partial oxidation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Labégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2866,51 +2866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-order PCA models for chemical reacting flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,51 +2918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip J. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Parente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161 (11), pp.2785-2800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3136,683 +3136,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent real gas 3-D-NSCBC for direct numerical simulation of reactive compressible viscous flows.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Coussement</w:t>
+                <w:t xml:space="preserve">A wall model for LES accounting for radiation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Degrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">J Taine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 245 (1-2), pp.259-280. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.712-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.01.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.08.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822936v1</w:t>
+                <w:t xml:space="preserve">hal-01344925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of a helicopter combustion chamber using LES and tabulated chemistry.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Y.M. Gicquel</w:t>
+                <w:t xml:space="preserve">Multicomponent real gas 3-D-NSCBC for direct numerical simulation of reactive compressible viscous flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Degrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245 (1-2), pp.259-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822929v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical study of radiation effects on the boundary layer structure in a turbulent channel flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+                <w:t xml:space="preserve">Numerical investigation of a helicopter combustion chamber using LES and tabulated chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Y.M. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61, pp.654-666. </w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (1-2), pp.257-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.02.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344924v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic chemical time scales identification in reactive flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical study of radiation effects on the boundary layer structure in a turbulent channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Taine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.178⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.654-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728109v1</w:t>
+                <w:t xml:space="preserve">hal-01344924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wall model for LES accounting for radiation effects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characteristic chemical time scales identification in reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Labégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.1357-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.08.071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01344925v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional boundary conditions for numerical simulations of reactive compressible flows with complex thermochemistry</w:t>
               </w:r>
@@ -3824,64 +3824,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Degrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3966,77 +3966,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159 (8), pp.2704-2717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4095,77 +4095,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling chemical flame structure and combustion dynamics in LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4241,77 +4241,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling tabulated chemistry with compressible CFD solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4494,346 +4494,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reactor network model for predicting NOx emissions in gas turbines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Plion</w:t>
+                <w:t xml:space="preserve">A filtered tabulated chemistry model for LES of premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2010.02.010⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (3), pp.465-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003109v1</w:t>
+                <w:t xml:space="preserve">hal-00472611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filtered tabulated chemistry model for LES of premixed combustion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">A reactor network model for predicting NOx emissions in gas turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (9), pp.2202-2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2010.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.09.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00472611v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling tabulated chemistry with Large Eddy Simulation of turbulent reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4893,51 +4893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent flame simulation taking advantage of tabulated chemistry self-similar properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5169,51 +5169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5266,627 +5266,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling nonadiabatic turbulent premixed reactive flows including tabulated chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ribert</w:t>
+                <w:t xml:space="preserve">Premixed turbulent combustion modeling using tabulated detailed chemistry and PDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Champion</w:t>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.12.019⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.867-874 Part 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116898v1</w:t>
+                <w:t xml:space="preserve">hal-00116320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the chemical structure of partially premixed and diffusion counterflow flames using FPI flamelet tabulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+                <w:t xml:space="preserve">Modeling nonadiabatic turbulent premixed reactive flows including tabulated chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vervisch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Michel Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Carpentier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 140 (3), pp.147-160. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 141 (3), pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.11.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126045v1</w:t>
+                <w:t xml:space="preserve">hal-00116898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical determination of heat release in counterflow premixed laminar flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katia Zahringer</w:t>
+                <w:t xml:space="preserve">Approximating the chemical structure of partially premixed and diffusion counterflow flames using FPI flamelet tabulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.210⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 140 (3), pp.147-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116316v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premixed turbulent combustion modeling using tabulated detailed chemistry and PDF</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">Experimental and numerical determination of heat release in counterflow premixed laminar flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fayoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Zahringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 30, pp.867-874 Part 1. </w:t>
+              <w:t xml:space="preserve">, 2005, 30, pp.251-257 Part 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116320v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the FPI chemistry reduction method for diluted nonadiabatic premixed flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5-6, pp.785-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5946,51 +5946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3-4, pp.307-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6166,51 +6166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling non-adiabatic partially premixed flames using flame-prolongation of ILDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6313,90 +6313,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of residual steel gases: laminar flame analysis and turbulent flamelet modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Joncquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Labegorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82 (8), pp.983-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6468,51 +6468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 81 (3), pp.S567-S568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6571,51 +6571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar premixed hydrogen/air counterflow flame simulations using flame prolongation of ILDM with differential diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6859,51 +6859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hilka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3, pp.479-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7106,51 +7106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Paul Errera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couilleaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Torres Monclard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.120915" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Armengol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Aversano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bellemans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2018.09.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Camilo Parra-Alvarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Isaac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean T. Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Palluotto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Armengol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.05.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.12.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Koren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9895-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Parente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.03.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Guiberti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-015-0322-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.01.040" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.368" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Smith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.05.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPF4H2MC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degrez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.01.049" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q93X8QD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degrez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.03.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQV0SKDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.03.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS5DC6KS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.09.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH3Z1XMR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fichet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanniche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.02.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGMKZKH6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433750v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWSG9MFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lecanu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Iacona" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combust&#64258;ame.2007.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKZ2DM8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Champion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.12.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XLT7LWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLPRDFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fayoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zahringer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.210" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.062" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256665v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carpentier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490428404" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-005-4046-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FMGDZ9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256283v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thevenin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Charentenay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Hilbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1540-7489(02)80248-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256666v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/7/3/301" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joncquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(02)00384-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPWB95ZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.20010811562" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6SKS99C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256701v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80594-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT105STQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miquel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virigine Quilichini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80655-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B8KB74M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/3/3/304" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Paul Errera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couilleaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Torres Monclard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.120915" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Armengol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Armengol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.05.025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Aversano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Camilo Parra-Alvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Isaac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean T. Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bellemans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2018.09.022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Palluotto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.12.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Koren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9895-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Guiberti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Parente" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.03.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-015-0322-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.01.040" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.368" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Smith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.05.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPF4H2MC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.08.071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degrez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.01.049" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q93X8QD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degrez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.03.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQV0SKDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.03.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS5DC6KS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galizzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.09.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH3Z1XMR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003109v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fichet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanniche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.02.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGMKZKH6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433750v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWSG9MFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lecanu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Iacona" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combust&#64258;ame.2007.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKZ2DM8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.062" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Champion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.12.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XLT7LWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLPRDFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fayoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zahringer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.210" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256665v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carpentier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490428404" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-005-4046-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FMGDZ9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256283v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thevenin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Charentenay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Hilbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1540-7489(02)80248-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256666v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/7/3/301" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joncquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(02)00384-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPWB95ZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.20010811562" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6SKS99C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256701v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80594-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT105STQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miquel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virigine Quilichini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80655-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B8KB74M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/3/3/304" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>