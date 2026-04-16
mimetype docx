--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Gimenez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7001-5142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078636957</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (220)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of attacks around deaths of wolves: a statistical assessment of lethal control efficiency in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e128. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on “Continuous-space occupancy models” by Wilson J. Wright and Mevin B. Hooten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pautrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (2), pp.ujaf057. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biomtc/ujaf057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the efficacy of wolf-dog hybridization management with individual‐based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ciucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (1), pp.e14312. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.14312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating an occupancy metric to monitor elusive territorial species at large scale: application to the grey wolf population in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.e70165. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.70165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and Predicting Population Response to Anthropogenic Disturbance: Current Approaches and Novel Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassie Speakman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (8), pp.e70198. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Eurasian lynx populations in Western Europe: what prospects for the next 50 years?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauduin Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Idelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Herdtfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e60. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the effects of heterogeneity in space use on estimates of connectivity and population size: Insights from spatial capture-recapture modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e122. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game target‐group: implementing inhomogeneous Poisson point process to estimate animal abundance from harvest data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelayo Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Illanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Blanco-Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.170-182. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.14458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using informative priors to account for identifiability issues in occupancy models with identification errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Monchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e8. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the effect of mega-carcass abundance on the population dynamics of a facultative scavenger predator and its prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mellina Sidous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e53. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecology.100594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized media coverage of conflicting, yet emblematic species: the ambivalent portrayal of the Asian elephant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289, pp.110391. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and diversity of semi-captive populations: the anomalous case of the Asian elephant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Min Oo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatsana Chanthavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (4), pp.973-984. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-024-01617-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a carnivore community to water management in a semi-arid savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara L Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Seymour-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 299, pp.110777. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smokescreen or groundwork? The paradox of ecological monitoring in the management of Marine Protected Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, pp.106383. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of wolf culling on livestock predation when considering wolf population dynamics in an individual‐based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (6), pp.e01227. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrony in adult survival is remarkably strong among common temperate songbirds across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.4305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing biodiversity observation data collected in continuous time: Should we use discrete‐ or continuous‐time occupancy models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pautrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5), pp.935-950. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.14314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity monitoring with intelligent sensors: an integrated pipeline for mitigating animal-vehicle collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pautrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.103-124. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/natureconservation.57.108950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing circuit theory into spatial occupancy models to assess landscape connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chenesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defos Du Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (11), pp.2141-2152. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.14418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Occupancy Models for Data Collected on Stream Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (11), pp.e70013. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom‐up effects drive the dynamic of an Antarctic seabird predator–prey system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Viollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Quéroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (8), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.4367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative mortality effects on roe deer population dynamics in the boreal forest: searching for pathways of population persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile A. E. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D.C. Linnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.e03318. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e03318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional states elicited by wolf videos are diverse and explain general attitudes towards wolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arbieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Taysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lehnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (3), pp.1288-1302. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Patterns of Wolves, and Sympatric Predators and Prey Relative to Human Disturbance in Northwestern Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Kati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.184. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15020184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human shield effect: Human-wildlife co-occurrence patterns in the coffee forests of southwestern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Dorresteijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Webs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.e00288. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fooweb.2023.e00288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of fin whales ( Balaenoptera physalus ) in the north‐western Mediterranean Sea, using photo‐identification and microsatellite genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Population Models: Achieving Their Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fay Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Mccrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Zipkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42519-022-00302-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeepFaune initiative: a collaborative effort towards the automatic identification of European fauna in camera trap images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbaki Benyoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (6), pp.113. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-023-01742-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La unión hace la fuerza: modelos de distribución de especies integrando diferentes fuentes de datos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelayo Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.2527. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7818/ecos.2527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and applications of simulated datasets to integrate social network and demographic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Silk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.e9871. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l’effort d’échantillonnage de réseaux participatifs : l’exemple du réseau Loup-lynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating opportunistic and structured non-invasive surveys with spatial capture-recapture models to map connectivity of the Pyrenean brown bear population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278, pp.109875. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninety years of change, from commercial extinction to recovery, range expansion and decline for Antarctic fur seals at South Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Forcada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph I Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain J Staniland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Bucktrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (24), pp.6867-6887. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do husbandry practices reduce depredation of free-ranging livestock? A case study with wolves in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorgos Iliopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Kati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 283, pp.110097. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated spatial models foster complementarity between monitoring programmes in producing large‐scale bottlenose dolphin indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.228-238. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the dynamics of wolf occupancy in human-dominated landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónia Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vicente López-Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rio-Maior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 286, pp.110316. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic occupancy model for interacting species with two spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Flittie Kleiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-André Henden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Anker Ims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.466-482. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-023-00533-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillelme Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.e12245. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using integrated multispecies occupancy models to map co‐occurrence between bottlenose dolphins and fisheries in the Gulf of Lion, French Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (11), pp.e10270. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirs dérogatoires de loups en France : évaluation des effets sur les attaques aux troupeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.65-73. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2023a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science indicates significant range recovery and defines new conservation priorities for Earth's most endangered Pinniped in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adamantopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Karamanlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dendrinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating abundance of a recovering transboundary brown bear population with capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Piédallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Queney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e71. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of common bottlenose dolphin (Tursiops truncatus) over the French Mediterranean continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Azzinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.212-222. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mms.12874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf depredation hotspots in France: Clustering analyses adjusting for livestock availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Saubusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between deep learning for species identification and inference about predator-prey co-occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fanjul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Chaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue en ligne uniquement, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57750/yfm2-5f45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive senescence in polar bears in a variable environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.920481. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.920481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, écologie et deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological correlates of large carnivore depredation on sheep in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D C Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Berce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Boitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Cerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.e01798. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under pressure: how human‐wild‐captive elephant social‐ecological system in Laos is teetering due to global forces and sociocultural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (5), pp.1047-1063. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using single visits into integrated occupancy models to make the most of existing monitoring programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (12), pp.e03535. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trap of hidden processes: Why ‘quick & dirty’ methods to estimate mortality are not always good. A comment to De Pascalis et al. (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.109057. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the demography of species providing extended parental care: A capture-recapture approach with a case study on Polar Bears (Ursus maritimus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oystein Wiig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population‐level impact of native arthropod predators on the poultry red mite Dermanyssus gallinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique J. Bicout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 335 (6), pp.552-563. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting stochastic predator-prey models using both population density and kill rate data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does seed mass drive interspecies variation in the effect of management practices on weed demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.13166-13174. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common dolphins in the Gulf of Corinth are Critically Endangered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bearzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (S1), pp.101--109. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Admixture at the Population Scale: Taking Imperfect Detectability and Uncertainty in Hybrid Classification Seriously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Caniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wildlife Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85 (5), pp.1031-1046. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jwmg.22038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian non-parametric detection heterogeneity in ecological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wehrhahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Ecological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.355-381. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10651-021-00489-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying uncertainties in scenarios and models of socio-ecological systems in support of decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. A. Rounsevell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almut Arneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W.L. Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (7), pp.967-985. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2021.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient use of harvest data: a size‐class‐structured integrated population model for exploited populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène M. Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé R Nater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (9), pp.1296-1310. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispecies integrated population model reveals bottom‐up dynamics in a seabird predator–prey system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Quéroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation serology: integrating cross-sectional and capture-recapture approaches to infer disease dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gamble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), pp.e02923. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic–statistical species distribution model to explain and forecast wolf (Canis lupus) colonization in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.100428. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spasta.2020.100428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering ecological state dynamics with hidden Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett T. Mcclintock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Langrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.1878 - 1903. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirs dérogatoires de loups en France : état des connaissances et des enjeux pour la gestion des attaques aux troupeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying priority conservation areas for a recovering brown bear population in Greece using citizen science data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Karamanlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel de Gabriel Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Renner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using questionnaire surveys and occupancy modelling to identify conservation priorities for the Critically Endangered Balkan lynx Lynx lynx balcanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dime Melovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela von Arx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasko Avukatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Breitenmoser-Würsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Đurović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (5), pp.706-714. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605318000492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and forecasting spatial population dynamics of apex predators using transnational genetic monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bischof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chipperfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdieh Tourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (48), pp.30531-30538. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2011383117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plains zebras bring evidence that dilution and detection effects may not always matter behaviorally and demographically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Mabika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.e03288. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the dynamics of hybridization through a matrix modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ciucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bearzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109120. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive capacity of an endangered and recovering population of humpback whales in the Southern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Derville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 643, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating abundance with interruptions in data collection using open population spatial capture–recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chipperfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Brøseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual-based model to explore the impacts of lesser-known social dynamics on wolf populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ciucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 433, pp.109209. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring wildlife poaching in southeast Asia with multispecies dynamic occupancy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (2), pp.239-250. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.04536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in social cohesion in a colonial seabird under a perturbation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bertolero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (18720), </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75259-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial density estimates of Eurasian lynx ( Lynx lynx ) in the French Jura and Vosges Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (20), pp.11707-11715. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ambiguous detections to improve estimates from species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Molinari‐jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.185-195. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.13191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple data sources in species distribution models while accounting for spatial dependence and overfitting with combined penalized likelihood maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Renner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (12), pp.2118-2128. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multiple data sources to fit matrix population models for interacting species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411, pp.108713. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for heterogeneity when estimating stopover duration, timing and population size of red knots along the Luannan Coast of Bohai Bay, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Lok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theunis Piersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.6176-6188. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure to coordinate management in transboundary populations hinders the achievement of national management goals: The case of wolverines in Scandinavia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D.C. Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Brøseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (8), pp.1905-1915. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population closure and the bias‐precision trade‐off in spatial capture–recapture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bischof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), pp.661-672. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring animal social networks with imperfect detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Mansilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Javier Klaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Coscarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 401, pp.69-74. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many cubs can a mum nurse? Maternal age and size influence litter size in polar bears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorinda Marie Folio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Derocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øystein Wiig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.20190070. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2019.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishery discards do not compensate natural prey shortage in Northern gannets from the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lescroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of hidden Markov capture–recapture models to estimate abundance in the presence of uncertainty: Application to the estimation of prevalence of hybrids in animal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ciucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Caniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.744-755. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the Scientific Debate on How to Address Wolf-Dog Hybridization in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Donfrancesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ciucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Wesley Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social status mediates the fitness costs of infection with canine distemper virus in Serengeti spotted hyenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benhaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heribert Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5), pp.1237-1250. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual heterogeneity and capture-recapture models: what, why and how?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (5), pp.664-686. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.04532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow recovery from a disease epidemic in the spotted hyena, a keystone social carnivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benhaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion East</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Kramer-Schadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-018-0197-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Eco-Epidemiological Capture-Recapture Parameter Estimates to Variation in Infection State Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benhaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heribert Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion East</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.197. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting a Gamma-Gompertz survival model to capture-recapture data collected on free-ranging animal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marzolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (21), pp.216. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating individual fitness in the wild using capture–recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1-2), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-017-0598-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits determining the digestibility–decomposability relationships in species from Mediterranean rangelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rey Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (3), pp.459-469. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2ucare: An R package to perform goodness-of-fit tests for capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (7), pp.1749-1754. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for misidentification and heterogeneity in occupancy studies using hidden Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 387, pp.61-69. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for meaning in marine mammal shared data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bearzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics in Science and Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esep00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conclusion to the special issue Moving forward on individual heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Bassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouwhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (5), pp.750-756. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.05223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and explaining wolf recolonization in France using dynamic occupancy models and opportunistic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (4), pp.647-660. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content analysis of newspaper coverage of wolf recolonization in France using structural topic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220, pp.254-261. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir compte de la dimension humaine dans la gestion des conflits homme - grands carnivores : le cas de l’ours brun dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Piédallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Borelli-Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 319, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02929638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivering the promises of trait-based approaches to the needs of demographic approaches, and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Salguero-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Childs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.1424-1435. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using temporary emigration to inform movement behaviour of cave-dwelling invertebrates: a case study of a cave harvestman species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca I Băncilă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Plăiaşu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (5), pp.551 - 559. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilú Bouchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (7), pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of individual and conspecific reproductive success as determinants of breeding dispersal of female tree swallows: a capture-recapture approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Garant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (18), pp.7334-7346. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing lifetime reproductive output: Intermittent breeding as a tactic for females in a long‐lived, multiparous mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive A Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A Harcourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (1), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATING INDIVIDUAL FITNESS IN THE WILD USING CAPTURE-RECAPTURE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cost-effective capture-recapture surveys for improving the monitoring of survival in bird populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants and patterns of habitat use by the brown bear Ursus arctos in the French Pyrenees revealed by occupancy modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Piédallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bombillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2), pp.334-343. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605317000321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary allometry reveals a shift in selection pressure on male horn size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pélabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (10), pp.1826-1835. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild-captive interactions and economics drive dynamics of Asian elephants in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Rashford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatsana Chanthavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.14800. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-13907-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal survey of two serotine bat (Eptesicus serotinus) maternity colonies exposed to EBLV-1 (European Bat Lyssavirus type 1): Assessment of survival and serological status variations using capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Wasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (11), pp.e0006048. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03429219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with many correlated covariates in capture–recapture models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.287-291. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-017-0586-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated population modeling reveals the impact of climate on the survival of juvenile emperor penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitsum Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.1353-1359. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture abundance and survival estimates of three cetacean species in Icelandic coastal waters using trained scientist-volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara G Bertulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Mcginty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailie Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Brannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.22 - 31. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant trait-based response-and-effect framework to assess vineyard inter-row soil management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (4), pp.373-388. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2016.1232205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation in public attitudes towards brown bears in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Piédallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Borelli-Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, pp.90-97. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01629063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of reduced individual heterogeneity in adult survival of long-lived species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (12), pp.2909-2914. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analyses of longevity and senescence reveal variable survival benefits of living in zoos across mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Tidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis W. H. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bingaman Lackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.36361. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors determining survival of European eels in two unexploited sub-populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.947-962. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant trait-based response-and-effect framework to assess vineyard inter-row soil management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163, pp.373 - 388. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2016.1232205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated population modeling reveals the impact of climate on the survival of juvenile emperor penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitsum Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.1353 - 1359. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking demographic responses and life history tactics from longitudinal data in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shripad Tuljapurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125 (3), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a large carnivore population recovery: Counting bears in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros A Karamanlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Gabriel Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambros Krambokoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sexual selection shape sex differences in longevity and senescence patterns across vertebrates? A review and new insights from captive ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Lackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.3123-3140. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic spatial interactions between the native invader Brown-headed Cowbird and its hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Christian Svenning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (5), pp.511-522. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sexual selection shape sex differences in longevity and senescence patterns across vertebrates? A review and new insights from captive ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Tidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis W H Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bingaman Lackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (12), pp.3123-3140. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale climatic anomalies affect marine predator foraging behaviour and demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.8220. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking demographic responses and life history tactics from longitudinal data in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shripad Tuljapurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125, pp.395 - 404. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological conditions influence short-term survival and dispersal in a reinforced bird population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.1494-1503. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting animal survival models with temporal random effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Ecological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.599-610. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10651-013-0270-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of accounting for phylogenetic dependence in multi-species mark-recapture studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitsum Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 273, pp.236-241. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying links between vital rates and environment: a toolbox for the applied ecologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Frederiksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust assessment of population trends in marine mammals applied to New Caledonian humpback whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Orgeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515, pp.265 - 273. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust assessment of population trends in marine mammals applied to New Caledonian humpback whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Orgeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515, pp.265--273. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dampening prey cycle overrides the impact of climate change on predator population dynamics: a long‐term demographic study on tawny owls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve J Petty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (6), pp.1770 - 1781. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting occupancy models with E-SURGE: Hidden Markov modelling of presence-absence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul F. Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (6), pp.592-597. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the paradox of deer persisting at high abundance in heavily browsed habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Padié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.122-135. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2981/wlb.13048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying cause-specific senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N Koons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise M Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert F Rockwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (9), pp.924 - 933. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does your species have memory? Analyzing capture-recapture data with memory models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana J. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J. T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel S. Mccrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (11), pp.2124-2133. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do age-specific survival patterns of wild boar fit current evolutionary theories of senescence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Focardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (12), pp.3636-3643. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Life-History Tactics on Transient Dynamics: A Comparative Analysis across Mammalian Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shripad Tuljapurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (5), pp.673-683. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/677929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Males do not senesce faster in large herbivores with highly seasonal rut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Tidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis W. H. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bingaman Lackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.167-172. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exger.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in band reporting rate and implications for kill rate in greater snow geese | Variations du taux de retour de bagues et répercussions sur le taux de récolte chez la grande oie des neiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Conservation and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ACE-00628-090101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for sampling error when inferring population synchrony from time-series data: a bayesian state-space modelling approach with applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Santin-Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e87084. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0087084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical ecology comes of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J.T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (20140698), </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2014.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating dispersal among numerous sites using capture-recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bélisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (8), pp.2316-2323. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-1564.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust assessment of population trends in marine mammals applied to New Caledonian humpback whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Orgeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515, pp.265 - 273. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waterbird demography as indicator of wetland health: The French-wintering common snipe population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164, pp.123 - 128. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2013.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex decisions made simple: a primer on stochastic dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L Fackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.872 - 884. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a needle in a haystack: inference about individual fitness components in a heterogeneous population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Alpizar-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise M Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 122, pp.739-753. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20532.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating food resources influence developmental plasticity in wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.20130419. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between phenotypic variation among offspring and mother body mass in wild boar: evidence of coin-flipping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Say</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (5), pp.937--945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between phenotypic variation among offspring and mother body mass in wild boar: evidence of coin-flipping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Say</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (5), pp.937-945. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic assessment of a stocking experiment in European Eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain J. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Massez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing parent-offspring regression with frequentist and Bayesian animal models to estimate heritability in wild populations: a simulation study for Gaussian and binary traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. De Villemereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.260-275. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating demographic parameters from capture-recapture data with dependence among individuals within clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanz-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.474-482. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can quantitative ecology be attractive to young scientists? Balancing computer/desk work with fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitsum Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (2), pp.134-136. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-1795.2012.00597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical distance sampling approach to estimating mortality rates from opportunistic carcass surveillance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Getz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.361-369. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transience in the humpback whale population of New Caledonia and implications for abundance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (4), pp.669-678. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-7692.2012.00610.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Estimation and Test Procedures in Capture-Mark-Recapture Mixed Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2011.01681.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing survival among species with imperfect detection using multilevel analysis of mark-recapture data: a case study on bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Papadatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Dolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (2), pp.153-161. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2011.07084.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in mortality and its impact on the population dynamics of Eurasian woodcocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.305 - 312. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making use of harvest information to examine alternative management scenarios : a body weight-structured model for wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.833--841. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2012.02160.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When can we ignore the problem of imperfect detection in comparative studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in mortality and its impact on the population dynamics of Eurasian woodcocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging through model complexity : using hierarchical models to uncover evolutionary processes in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (10), pp.2077-2090. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02590.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants and costs of natal dispersal in a lekking species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (6), pp.804-812. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20313.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards built-in capture-recapture mixed models in program E-SURGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilson journal of ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (S2), pp.625-639. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-010-0613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the strength of density dependence in the presence of observation errors using integrated population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitsum Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jakober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Arlettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 242, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Affiliative Behavior Across Kin Classes and Their Fitness Consequences in Mandrills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Widdig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118 (12), pp.1198-1207. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nest boxes: A successful management tool for the conservation of an endangered seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 155, pp.39-43. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2012.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating demographic parameters using hidden process dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.307 - 316. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing individual heterogeneity using model selection criteria: how many mixture components in capture-recapture models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.564-573. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing hypotheses in evolutionary ecology with imperfect detection: capture-recapture structural equation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doutrelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (2), pp.248-255. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/11-0258.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and estimating density dependence in wildlife populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wildlife Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.12 - 23. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jwmg.425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of rare and elusive species: Empirical investigation of closed versus spatially explicit capture-recapture models with lynx as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wildlife Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.372 - 378. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jwmg.453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Now you see him, now you don't: experience, not age, is related to reproduction in kittiwakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 278 (1721), pp.3060-3066. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2011.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing adaptive phenotypic plasticity by means of conditional strategies from empirical data: the latent environmental threshold model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (4), pp.996 - 1009. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01484.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture population growth rate as a robust tool against detection heterogeneity for population management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.2898 - 2907. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/10-2321.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing survival in a multi-population system: a case study on bat populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papadatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (4), pp.925-933. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-010-1771-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Hunting Pressure Selects for Earlier Birth Date: Wild Boar as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65, pp.3100-3112. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01366.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of short-scale natal dispersal in a large-scale foraging bird, the wandering albatross.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Weimerskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (7), pp.1487-1496. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inﬂuence of harvesting pressure on demographic tactics: implications for wildlife management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ronchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Focardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (4), pp.835-843. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02017.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population regulation of territorial species: both site dependence and interference mechanisms matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Arlt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 278 (1715), pp.2173-2181. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape migration decisions in Eurasian Woodcocks: insights from survival analyses using large-scale recovery data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Bastat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guénézan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65, pp.1949 - 1955. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-011-1204-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age at the onset of senescence in birds and mammals is predicted by early-life performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277 (1695), pp.2849-2856. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.0530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term response to the North Atlantic Oscillation but no long-term effects of climate change on the reproductive success of an alpine bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bernard Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Menoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 152 (3), pp.631-641. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-010-0623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Accounting for Detection Heterogeneity When Estimating Abundance: the Case of French Wolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.621-626. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2009.01431.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating evolutionary trade-offs in wild populations of Atlantic salmon (Salmo salar) : incorporating detection probabilities and individual heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (9), pp.2629-2642. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture models with heterogeneity to study survival senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture models with heterogeneity to study survival senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (3), pp.524 - 532. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-1706.2009.17882.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual heterogeneity in studies on marked animals using numerical integration: capture–recapture mixed models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (4), pp.951-957. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1903.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining capture-recapture data and pedigree information to assess heritability of demographic parameters in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (10), pp.2176-2184. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02079.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging conservation of migratory species: Sahelian rainfalls drive first-year survival of the vulnerable Lesser Kestrel Falco naumanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 143 (4), pp.839 - 847. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2009.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing whether mortality is additive using marked animals: a Bayesian state–space modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (7), pp.1916-1923. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1931.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Site Integrated Population Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel S. Mccrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J.T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takis P. Besbeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.539-561. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-010-0027-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatic plants in nests of blue tits: positive effects on nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Mennerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (3), pp.569-574. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-CARE: Utilities for performing goodness of fit tests and manipulating CApture-REcapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (6), pp.1071-1074. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05968.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Risk of Flawed Inference in Evolutionary Studies When Detectability Is Less than One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Viallefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 172 (3), pp.441-448. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/589520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Heterozygosity and Sociality in a Primate Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Prugnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Widdig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (2), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10519-008-9191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Heterozygosity and Sociality in a Primate Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J E Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Prugnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Widdig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.151 - 158. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10519-008-9191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic variation and population viability in a threatened Himalayan medicinal and aromatic herb Nardostachys grandiflora: matrix modelling of harvesting effects in two contrasting habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Kumar Ghimire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01375.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of climate variation on survival in vertebrate populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83 (3), pp.357-399. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2008.00047.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of leaf life span and nutrient resorption to mean residence time: elasticity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (7), pp.1857-1863. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1352.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sex-specific survival with imperfect clues about sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Maurin-Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/CJS.5550360105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of denitrification rates in European alluvial soils under various hydrological regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gumiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Tabacchi-Planty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.252 - 266. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2006.01680.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Integrated Modeling to Enhance Estimates of Population Dynamics Obtained from Limited Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Arlettaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (4), pp.945-955. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2007.00743.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE-SPACE MODELLING OF DATA ON MARKED INDIVIDUALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.431-438. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric Regression in Capture-Recapture Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian M. Crainiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jenouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J. T. Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (3), pp.691-698. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2005.00514.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on control: factors influencing reproductive success in male mandrills (Mandrillus sphinx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hossaert-Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (3), pp.614-623. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/ari034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient profile-likelihood confidence intervals for capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Scofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2), pp.184-196. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/108571105X46462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental influence on canopy phenology in the dry tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venceslas A Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou L Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayecor Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 215 (1-3), pp.319-328. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2005.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating survival and temporary emigration in the multistate capture-recapture framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (8), pp.2107 - 2113. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/03-3110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for investigating parameter redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Catchpole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morgan B.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.561-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for a Goodness-of-Fit Test to the Arnason-Schwarz Multisite Capture-Recapture Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire M A Wintrebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (1), pp.43 - 53. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1541-0420.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Redundancy in Multistate Capture-Recapture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (6), pp.704-722. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bimj.200390043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the evolution of crèching behaviour in gulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16 (5), pp.489-503. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020809528816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How inbreeding depression across various life stages affects the dynamics and the viability of the Pyrenean brown bear (Ursus arctos) population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCAPI - Biodiversity monitoring thanks to more intelligent cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Infrastructure &amp; Ecology Network Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic-statistical species distribution model to explain and forecast wolf (Canis lupus) colonization in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ecostat 2019 : Réunion annuelle du GDR Ecologie Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Avignon, France. pp.100428, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spasta.2020.100428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of a new experimental approach and a mathematical model for a more realistic description of population dynamics of Dermanyssus gallinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Parasite Infections in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic mechanistic species distribution model of wolves’ recolonization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2018- International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Western Australia. AUS., Jul 2018, University St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés avec les Modèles statistiques Hiérarchiques en écologie (DMH) : propositions pour le groupe de travail du GDR Ecostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecostats "difficultés en modèles hiérarchiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles statistiques hiérarchiques en écologie : propositions pour un groupe de travail au sein du GDR Ecostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Ecostats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the reproductive strategy: trade-off, constraint and population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d'Evolution et Ecologie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of reaction norm, selective survival and reproduction cost in Atlantic salmon : a Bayesian State Space modeling approach of CMR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Saint Andrews, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing lynx-vehicle collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic mechanistic species distribution model of wolf recolonization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METMA IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring large carnivores over large scale: what’s next for the successful recovery of wolves in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFE WolfAlpsEU V Thematic Conference: Towards large-scale wolf population monitoring, challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-SURGE: new software specifically designed for multistate capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), Museu de Ciències Naturals de Barcelona, pp.207-215, 2004, </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32800/abc.2004.27.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peyrard Nathalie; Gimenez Olivier. Wiley, 1, 2022, 978-1-78945-047-7. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119902799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Species Demography and Distribution in Natural Conditions: Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.45-60, 2022, 9781789450477. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119902799.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de stratégies pour la conservation du Grand dauphin en Méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Bandelier; Bernard Hubert; Catherine Jeandel; Philippe Lebaron; Michel Petit; Hélène Rey-Valette; Pierre Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International n° 24 : Sciences marines et littorales en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolphins in a Scaled-Down Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bearzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. L Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.B. B Furey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Mammal Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, Elsevier, pp.297-331, 2016, Advances in Marine Biology, </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.amb.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian approaches to the quantitative genetic analysis of natural populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Morrissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Villemereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Charmantier; Dany Garant; Loeske E.B Kruuk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics in the Wild</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2014, 978-0-19-967424-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mélange en capture-recapture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droesbeke; Jean-Jacques and Saporta; Gilbert and Thomas-Agnan; Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles à variables latentes et modèles de mélange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Technip, pp.265-272, 2013, 9782710809593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques pour la biologie évolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-8041-0161-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment compte-t-on les loups en France ? Une méthode scientifique fruit d'un partenariat de 15 ans entre le CNRS et l'OFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître le lynx boréal grâce à l'écologie statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, En ligne : https://theconversation.com/mieux-connaitre-le-lynx-boreal-grace-a-lecologie-statistique-147241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du retour de la Loutre d’Europe Lutra lutra (Linnaeus, 1758) sur le fleuve Lez grâce aux méthodes non-invasives de suivi des populations et une collaboration étroite entre structures académiques et territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten quick tips to get you started with Bayesian statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Royle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Nater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of attacks around deaths of wolves: A statistical assessment of lethal control efficiency in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine tips for ecologists using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in social cohesion in a long-lived species under a perturbation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bertolero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des estimations démographiques et des effectifs de la population de loups en France lors de l'hiver 2023/2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; OFB. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de conservation du loup en France : mise à jour 2025 de la viabilité démographique de la population sous régime de tirs dérogatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmala Séon-Massin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2025, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des estimations démographiques et des effectifs de la population de loups en France lors de l'hiver 2024/25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; OFB, Office Français de la Biodiversité. 2025, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude portant sur les conditions de réussite préalables à la décision de recours à une opération de renforcement de population du lynx boréal en France. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective sur la viabilité des populations de lynx boréal en France. Résumé exécutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude portant sur les conditions de réussite préalables à la décision de recours à une opération de renforcement de population du lynx boréal en France. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective sur la viabilité des populations de lynx boréal en France. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 242 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective sur le devenir de la population de loups en France. Démarche d'évaluation prospective à l'horizon 2025/2030 et viabilité à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline C Beudels-Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; ONCFS - Office National de la Chasse et de la Faune Sauvage. 2017, 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological conditions influence short-term survival and dispersal in a reinforced long-lived bird population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc A. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2014, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report of the ModSysC2020 Working Group - Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00749078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LIRMM. 2012, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et nouveaux défis en statistiques pour le climat, l’environnement et l’écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1035"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Gimenez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7001-5142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078636957</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (219)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on “Continuous-space occupancy models” by Wilson J. Wright and Mevin B. Hooten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pautrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (2), pp.ujaf057. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biomtc/ujaf057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the efficacy of wolf-dog hybridization management with individual‐based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ciucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (1), pp.e14312. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.14312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Eurasian lynx populations in Western Europe: what prospects for the next 50 years?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauduin Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Idelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Herdtfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e60. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the effects of heterogeneity in space use on estimates of connectivity and population size: Insights from spatial capture-recapture modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e122. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and predicting population response to anthropogenic disturbance: current approaches and novel opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassie Speakman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (8), pp.e70198. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating an occupancy metric to monitor elusive territorial species at large scale: application to the grey wolf population in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.e70165. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.70165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using informative priors to account for identifiability issues in occupancy models with identification errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Monchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e8. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game target‐group: implementing inhomogeneous Poisson point process to estimate animal abundance from harvest data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelayo Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Illanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Blanco-Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.170-182. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.14458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of attacks around deaths of wolves: a statistical assessment of lethal control efficiency in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e128. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of a carnivore community to water management in a semi-arid savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara L Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Seymour-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 299, pp.110777. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing biodiversity observation data collected in continuous time: Should we use discrete‐ or continuous‐time occupancy models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pautrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5), pp.935-950. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.14314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity monitoring with intelligent sensors: an integrated pipeline for mitigating animal-vehicle collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pautrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.103-124. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/natureconservation.57.108950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing circuit theory into spatial occupancy models to assess landscape connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chenesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defos Du Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (11), pp.2141-2152. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.14418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Occupancy Models for Data Collected on Stream Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (11), pp.e70013. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrony in adult survival is remarkably strong among common temperate songbirds across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ghislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.4305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smokescreen or groundwork? The paradox of ecological monitoring in the management of Marine Protected Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, pp.106383. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of wolf culling on livestock predation when considering wolf population dynamics in an individual‐based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (6), pp.e01227. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom‐up effects drive the dynamic of an Antarctic seabird predator–prey system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Viollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Quéroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (8), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.4367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative mortality effects on roe deer population dynamics in the boreal forest: searching for pathways of population persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile A. E. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D.C. Linnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.e03318. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e03318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional states elicited by wolf videos are diverse and explain general attitudes towards wolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arbieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Taysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lehnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (3), pp.1288-1302. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the effect of mega-carcass abundance on the population dynamics of a facultative scavenger predator and its prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mellina Sidous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e53. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecology.100594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and diversity of semi-captive populations: the anomalous case of the Asian elephant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaw Min Oo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatsana Chanthavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (4), pp.973-984. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-024-01617-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized media coverage of conflicting, yet emblematic species: the ambivalent portrayal of the Asian elephant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 289, pp.110391. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeepFaune initiative: a collaborative effort towards the automatic identification of European fauna in camera trap images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbaki Benyoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (6), pp.113. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-023-01742-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La unión hace la fuerza: modelos de distribución de especies integrando diferentes fuentes de datos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelayo Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.2527. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7818/ecos.2527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating opportunistic and structured non-invasive surveys with spatial capture-recapture models to map connectivity of the Pyrenean brown bear population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278, pp.109875. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and applications of simulated datasets to integrate social network and demographic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Silk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.e9871. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l’effort d’échantillonnage de réseaux participatifs : l’exemple du réseau Loup-lynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninety years of change, from commercial extinction to recovery, range expansion and decline for Antarctic fur seals at South Georgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Forcada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph I Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain J Staniland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Bucktrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (24), pp.6867-6887. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do husbandry practices reduce depredation of free-ranging livestock? A case study with wolves in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorgos Iliopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Kati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 283, pp.110097. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic occupancy model for interacting species with two spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Flittie Kleiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-André Henden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Anker Ims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.466-482. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-023-00533-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated spatial models foster complementarity between monitoring programmes in producing large‐scale bottlenose dolphin indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.228-238. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the dynamics of wolf occupancy in human-dominated landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónia Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vicente López-Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rio-Maior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 286, pp.110316. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillelme Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.e12245. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using integrated multispecies occupancy models to map co‐occurrence between bottlenose dolphins and fisheries in the Gulf of Lion, French Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (11), pp.e10270. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirs dérogatoires de loups en France : évaluation des effets sur les attaques aux troupeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.65-73. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2023a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Population Models: Achieving Their Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fay Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Mccrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Zipkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42519-022-00302-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human shield effect: Human-wildlife co-occurrence patterns in the coffee forests of southwestern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ine Dorresteijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Webs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.e00288. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fooweb.2023.e00288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Patterns of Wolves, and Sympatric Predators and Prey Relative to Human Disturbance in Northwestern Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Kati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.184. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15020184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of fin whales ( Balaenoptera physalus ) in the north‐western Mediterranean Sea, using photo‐identification and microsatellite genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating abundance of a recovering transboundary brown bear population with capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Piédallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Queney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e71. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of common bottlenose dolphin (Tursiops truncatus) over the French Mediterranean continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Azzinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.212-222. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mms.12874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf depredation hotspots in France: Clustering analyses adjusting for livestock availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Saubusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between deep learning for species identification and inference about predator-prey co-occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fanjul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Chaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue en ligne uniquement, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57750/yfm2-5f45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive senescence in polar bears in a variable environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.920481. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.920481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science indicates significant range recovery and defines new conservation priorities for Earth's most endangered Pinniped in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adamantopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Karamanlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dendrinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using single visits into integrated occupancy models to make the most of existing monitoring programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (12), pp.e03535. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trap of hidden processes: Why ‘quick & dirty’ methods to estimate mortality are not always good. A comment to De Pascalis et al. (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rotger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.109057. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the demography of species providing extended parental care: A capture-recapture approach with a case study on Polar Bears (Ursus maritimus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oystein Wiig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population‐level impact of native arthropod predators on the poultry red mite Dermanyssus gallinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique J. Bicout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 335 (6), pp.552-563. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting stochastic predator-prey models using both population density and kill rate data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does seed mass drive interspecies variation in the effect of management practices on weed demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.13166-13174. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common dolphins in the Gulf of Corinth are Critically Endangered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bearzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (S1), pp.101--109. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Admixture at the Population Scale: Taking Imperfect Detectability and Uncertainty in Hybrid Classification Seriously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Caniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wildlife Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85 (5), pp.1031-1046. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jwmg.22038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian non-parametric detection heterogeneity in ecological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wehrhahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Ecological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.355-381. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10651-021-00489-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient use of harvest data: a size‐class‐structured integrated population model for exploited populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène M. Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé R Nater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (9), pp.1296-1310. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispecies integrated population model reveals bottom‐up dynamics in a seabird predator–prey system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Quéroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying uncertainties in scenarios and models of socio-ecological systems in support of decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. A. Rounsevell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almut Arneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W.L. Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (7), pp.967-985. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2021.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images, écologie et deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under pressure: how human‐wild‐captive elephant social‐ecological system in Laos is teetering due to global forces and sociocultural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (5), pp.1047-1063. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological correlates of large carnivore depredation on sheep in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D C Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Berce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Boitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rok Cerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.e01798. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirs dérogatoires de loups en France : état des connaissances et des enjeux pour la gestion des attaques aux troupeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying priority conservation areas for a recovering brown bear population in Greece using citizen science data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Karamanlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel de Gabriel Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Renner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.83-93. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using questionnaire surveys and occupancy modelling to identify conservation priorities for the Critically Endangered Balkan lynx Lynx lynx balcanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dime Melovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela von Arx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasko Avukatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Breitenmoser-Würsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Đurović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (5), pp.706-714. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605318000492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and forecasting spatial population dynamics of apex predators using transnational genetic monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bischof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chipperfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdieh Tourani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (48), pp.30531-30538. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2011383117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic–statistical species distribution model to explain and forecast wolf (Canis lupus) colonization in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.100428. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spasta.2020.100428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering ecological state dynamics with hidden Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett T. Mcclintock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Langrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), pp.1878 - 1903. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plains zebras bring evidence that dilution and detection effects may not always matter behaviorally and demographically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Mabika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.e03288. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the dynamics of hybridization through a matrix modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ciucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bearzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109120. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive capacity of an endangered and recovering population of humpback whales in the Southern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Derville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 643, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps13329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating abundance with interruptions in data collection using open population spatial capture–recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chipperfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Brøseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual-based model to explore the impacts of lesser-known social dynamics on wolf populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ciucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 433, pp.109209. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring wildlife poaching in southeast Asia with multispecies dynamic occupancy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (2), pp.239-250. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.04536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in social cohesion in a colonial seabird under a perturbation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bertolero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (18720), </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75259-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation serology: integrating cross-sectional and capture-recapture approaches to infer disease dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gamble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), pp.e02923. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multiple data sources in species distribution models while accounting for spatial dependence and overfitting with combined penalized likelihood maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Renner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (12), pp.2118-2128. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for heterogeneity when estimating stopover duration, timing and population size of red knots along the Luannan Coast of Bohai Bay, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamar Lok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theunis Piersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.6176-6188. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure to coordinate management in transboundary populations hinders the achievement of national management goals: The case of wolverines in Scandinavia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D.C. Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Brøseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (8), pp.1905-1915. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population closure and the bias‐precision trade‐off in spatial capture–recapture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bischof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), pp.661-672. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multiple data sources to fit matrix population models for interacting species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411, pp.108713. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many cubs can a mum nurse? Maternal age and size influence litter size in polar bears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorinda Marie Folio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Derocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øystein Wiig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.20190070. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2019.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishery discards do not compensate natural prey shortage in Northern gannets from the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lescroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring animal social networks with imperfect detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Mansilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Javier Klaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Coscarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 401, pp.69-74. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of hidden Markov capture–recapture models to estimate abundance in the presence of uncertainty: Application to the estimation of prevalence of hybrids in animal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ciucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Caniglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.744-755. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the Scientific Debate on How to Address Wolf-Dog Hybridization in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Donfrancesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ciucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Wesley Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial density estimates of Eurasian lynx ( Lynx lynx ) in the French Jura and Vosges Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (20), pp.11707-11715. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ambiguous detections to improve estimates from species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Molinari‐jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.185-195. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.13191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow recovery from a disease epidemic in the spotted hyena, a keystone social carnivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benhaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion East</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Kramer-Schadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-018-0197-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual heterogeneity and capture-recapture models: what, why and how?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (5), pp.664-686. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.04532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating individual fitness in the wild using capture–recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1-2), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-017-0598-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits determining the digestibility–decomposability relationships in species from Mediterranean rangelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rey Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (3), pp.459-469. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R2ucare: An R package to perform goodness-of-fit tests for capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (7), pp.1749-1754. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for misidentification and heterogeneity in occupancy studies using hidden Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 387, pp.61-69. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for meaning in marine mammal shared data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bearzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics in Science and Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esep00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conclusion to the special issue Moving forward on individual heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Bassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouwhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (5), pp.750-756. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.05223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and explaining wolf recolonization in France using dynamic occupancy models and opportunistic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (4), pp.647-660. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content analysis of newspaper coverage of wolf recolonization in France using structural topic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chandelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220, pp.254-261. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting a Gamma-Gompertz survival model to capture-recapture data collected on free-ranging animal populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Marzolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (21), pp.216. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Eco-Epidemiological Capture-Recapture Parameter Estimates to Variation in Infection State Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benhaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heribert Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion East</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.197. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir compte de la dimension humaine dans la gestion des conflits homme - grands carnivores : le cas de l’ours brun dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Piédallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Borelli-Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 319, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02929638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivering the promises of trait-based approaches to the needs of demographic approaches, and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Salguero-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Childs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.1424-1435. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using temporary emigration to inform movement behaviour of cave-dwelling invertebrates: a case study of a cave harvestman species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca I Băncilă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Plăiaşu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (5), pp.551 - 559. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilú Bouchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (7), pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social status mediates the fitness costs of infection with canine distemper virus in Serengeti spotted hyenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benhaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heribert Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5), pp.1237-1250. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing lifetime reproductive output: Intermittent breeding as a tactic for females in a long‐lived, multiparous mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive A Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hindell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A Harcourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (1), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants and patterns of habitat use by the brown bear Ursus arctos in the French Pyrenees revealed by occupancy modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Piédallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bombillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2), pp.334-343. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605317000321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary allometry reveals a shift in selection pressure on male horn size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pélabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (10), pp.1826-1835. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cost-effective capture-recapture surveys for improving the monitoring of survival in bird populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATING INDIVIDUAL FITNESS IN THE WILD USING CAPTURE-RECAPTURE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal survey of two serotine bat (Eptesicus serotinus) maternity colonies exposed to EBLV-1 (European Bat Lyssavirus type 1): Assessment of survival and serological status variations using capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Wasniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (11), pp.e0006048. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03429219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild-captive interactions and economics drive dynamics of Asian elephants in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Rashford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vatsana Chanthavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.14800. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-13907-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with many correlated covariates in capture–recapture models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.287-291. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-017-0586-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated population modeling reveals the impact of climate on the survival of juvenile emperor penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitsum Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.1353-1359. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture abundance and survival estimates of three cetacean species in Icelandic coastal waters using trained scientist-volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara G Bertulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Guéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niall Mcginty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailie Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Brannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.22 - 31. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of individual and conspecific reproductive success as determinants of breeding dispersal of female tree swallows: a capture-recapture approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Garant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (18), pp.7334-7346. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated population modeling reveals the impact of climate on the survival of juvenile emperor penguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitsum Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.1353 - 1359. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant trait-based response-and-effect framework to assess vineyard inter-row soil management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (4), pp.373-388. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2016.1232205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of reduced individual heterogeneity in adult survival of long-lived species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (12), pp.2909-2914. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analyses of longevity and senescence reveal variable survival benefits of living in zoos across mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Tidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis W. H. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bingaman Lackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.36361. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep36361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors determining survival of European eels in two unexploited sub-populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.947-962. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking demographic responses and life history tactics from longitudinal data in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shripad Tuljapurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125 (3), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation in public attitudes towards brown bears in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Piédallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Borelli-Massines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, pp.90-97. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01629063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sexual selection shape sex differences in longevity and senescence patterns across vertebrates? A review and new insights from captive ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Lackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.3123-3140. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic spatial interactions between the native invader Brown-headed Cowbird and its hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Christian Svenning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (5), pp.511-522. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (5), pp.1293-1310. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sexual selection shape sex differences in longevity and senescence patterns across vertebrates? A review and new insights from captive ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Tidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis W H Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bingaman Lackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (12), pp.3123-3140. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale climatic anomalies affect marine predator foraging behaviour and demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.8220. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking demographic responses and life history tactics from longitudinal data in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shripad Tuljapurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125, pp.395 - 404. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a large carnivore population recovery: Counting bears in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros A Karamanlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Gabriel Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambros Krambokoukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of accounting for phylogenetic dependence in multi-species mark-recapture studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitsum Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 273, pp.236-241. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying links between vital rates and environment: a toolbox for the applied ecologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Frederiksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dampening prey cycle overrides the impact of climate change on predator population dynamics: a long‐term demographic study on tawny owls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve J Petty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (6), pp.1770 - 1781. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting occupancy models with E-SURGE: Hidden Markov modelling of presence-absence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul F. Doherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (6), pp.592-597. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the paradox of deer persisting at high abundance in heavily browsed habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Padié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (3), pp.122-135. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2981/wlb.13048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for studying cause-specific senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N Koons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise M Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert F Rockwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (9), pp.924 - 933. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does your species have memory? Analyzing capture-recapture data with memory models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana J. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J. T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel S. Mccrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (11), pp.2124-2133. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do age-specific survival patterns of wild boar fit current evolutionary theories of senescence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Focardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (12), pp.3636-3643. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust assessment of population trends in marine mammals applied to New Caledonian humpback whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Orgeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515, pp.265--273. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust assessment of population trends in marine mammals applied to New Caledonian humpback whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Orgeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515, pp.265 - 273. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Males do not senesce faster in large herbivores with highly seasonal rut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Tidière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis W. H. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bingaman Lackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.167-172. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exger.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Life-History Tactics on Transient Dynamics: A Comparative Analysis across Mammalian Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shripad Tuljapurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184 (5), pp.673-683. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/677929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in band reporting rate and implications for kill rate in greater snow geese | Variations du taux de retour de bagues et répercussions sur le taux de récolte chez la grande oie des neiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Conservation and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ACE-00628-090101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for sampling error when inferring population synchrony from time-series data: a bayesian state-space modelling approach with applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Santin-Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e87084. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0087084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating dispersal among numerous sites using capture-recapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bélisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (8), pp.2316-2323. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-1564.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust assessment of population trends in marine mammals applied to New Caledonian humpback whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Orgeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515, pp.265 - 273. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical ecology comes of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen T. Buckland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J.T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (20140698), </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2014.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological conditions influence short-term survival and dispersal in a reinforced bird population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.1494-1503. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting animal survival models with temporal random effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Ecological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.599-610. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10651-013-0270-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a needle in a haystack: inference about individual fitness components in a heterogeneous population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Alpizar-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise M Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 122, pp.739-753. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20532.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex decisions made simple: a primer on stochastic dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iadine Chadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L Fackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.872 - 884. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between phenotypic variation among offspring and mother body mass in wild boar: evidence of coin-flipping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Say</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (5), pp.937-945. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic assessment of a stocking experiment in European Eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain J. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Massez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing parent-offspring regression with frequentist and Bayesian animal models to estimate heritability in wild populations: a simulation study for Gaussian and binary traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. De Villemereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.260-275. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can quantitative ecology be attractive to young scientists? Balancing computer/desk work with fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitsum Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (2), pp.134-136. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-1795.2012.00597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating demographic parameters from capture-recapture data with dependence among individuals within clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanz-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.474-482. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical distance sampling approach to estimating mortality rates from opportunistic carcass surveillance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Getz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.361-369. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between phenotypic variation among offspring and mother body mass in wild boar: evidence of coin-flipping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Devillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Say</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (5), pp.937--945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating food resources influence developmental plasticity in wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.20130419. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transience in the humpback whale population of New Caledonia and implications for abundance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (4), pp.669-678. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-7692.2012.00610.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waterbird demography as indicator of wetland health: The French-wintering common snipe population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164, pp.123 - 128. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2013.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making use of harvest information to examine alternative management scenarios : a body weight-structured model for wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.833--841. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2012.02160.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing survival among species with imperfect detection using multilevel analysis of mark-recapture data: a case study on bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Papadatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Dolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (2), pp.153-161. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2011.07084.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in mortality and its impact on the population dynamics of Eurasian woodcocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.305 - 312. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging through model complexity : using hierarchical models to uncover evolutionary processes in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (10), pp.2077-2090. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02590.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants and costs of natal dispersal in a lekking species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (6), pp.804-812. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20313.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards built-in capture-recapture mixed models in program E-SURGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilson journal of ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (S2), pp.625-639. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-010-0613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When can we ignore the problem of imperfect detection in comparative studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00142.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity in mortality and its impact on the population dynamics of Eurasian woodcocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0309-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the strength of density dependence in the presence of observation errors using integrated population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitsum Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jakober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Arlettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 242, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Affiliative Behavior Across Kin Classes and Their Fitness Consequences in Mandrills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Widdig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118 (12), pp.1198-1207. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nest boxes: A successful management tool for the conservation of an endangered seabird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Mínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 155, pp.39-43. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2012.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating demographic parameters using hidden process dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.307 - 316. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing individual heterogeneity using model selection criteria: how many mixture components in capture-recapture models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.564-573. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-210X.2011.00175.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing hypotheses in evolutionary ecology with imperfect detection: capture-recapture structural equation modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doutrelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (2), pp.248-255. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/11-0258.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and estimating density dependence in wildlife populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wildlife Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.12 - 23. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jwmg.425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of rare and elusive species: Empirical investigation of closed versus spatially explicit capture-recapture models with lynx as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wildlife Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.372 - 378. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jwmg.453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Estimation and Test Procedures in Capture-Mark-Recapture Mixed Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.494-503. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2011.01681.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Now you see him, now you don't: experience, not age, is related to reproduction in kittiwakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 278 (1721), pp.3060-3066. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2011.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing adaptive phenotypic plasticity by means of conditional strategies from empirical data: the latent environmental threshold model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (4), pp.996 - 1009. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01484.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing survival in a multi-population system: a case study on bat populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papadatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (4), pp.925-933. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-010-1771-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Hunting Pressure Selects for Earlier Birth Date: Wild Boar as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gamelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65, pp.3100-3112. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01366.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of short-scale natal dispersal in a large-scale foraging bird, the wandering albatross.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Weimerskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (7), pp.1487-1496. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture population growth rate as a robust tool against detection heterogeneity for population management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marboutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.2898 - 2907. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/10-2321.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inﬂuence of harvesting pressure on demographic tactics: implications for wildlife management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ronchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Focardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (4), pp.835-843. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02017.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population regulation of territorial species: both site dependence and interference mechanisms matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Arlt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 278 (1715), pp.2173-2181. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape migration decisions in Eurasian Woodcocks: insights from survival analyses using large-scale recovery data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Bastat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guénézan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65, pp.1949 - 1955. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-011-1204-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Accounting for Detection Heterogeneity When Estimating Abundance: the Case of French Wolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.621-626. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2009.01431.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture models with heterogeneity to study survival senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (3), pp.524 - 532. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-1706.2009.17882.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual heterogeneity in studies on marked animals using numerical integration: capture–recapture mixed models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (4), pp.951-957. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1903.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating evolutionary trade-offs in wild populations of Atlantic salmon (Salmo salar) : incorporating detection probabilities and individual heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (9), pp.2629-2642. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture-recapture models with heterogeneity to study survival senescence in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining capture-recapture data and pedigree information to assess heritability of demographic parameters in the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (10), pp.2176-2184. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02079.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging conservation of migratory species: Sahelian rainfalls drive first-year survival of the vulnerable Lesser Kestrel Falco naumanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 143 (4), pp.839 - 847. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2009.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing whether mortality is additive using marked animals: a Bayesian state–space modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (7), pp.1916-1923. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/09-1931.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Site Integrated Population Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel S. Mccrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J.T. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takis P. Besbeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (4), pp.539-561. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-010-0027-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age at the onset of senescence in birds and mammals is predicted by early-life performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277 (1695), pp.2849-2856. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.0530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term response to the North Atlantic Oscillation but no long-term effects of climate change on the reproductive success of an alpine bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bernard Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Menoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 152 (3), pp.631-641. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-010-0623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatic plants in nests of blue tits: positive effects on nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Mennerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (3), pp.569-574. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2008.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-CARE: Utilities for performing goodness of fit tests and manipulating CApture-REcapture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (6), pp.1071-1074. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05968.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Risk of Flawed Inference in Evolutionary Studies When Detectability Is Less than One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Viallefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 172 (3), pp.441-448. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/589520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Heterozygosity and Sociality in a Primate Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Prugnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Widdig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (2), pp.151-158. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10519-008-9191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Heterozygosity and Sociality in a Primate Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J E Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Prugnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Widdig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.151 - 158. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10519-008-9191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic variation and population viability in a threatened Himalayan medicinal and aromatic herb Nardostachys grandiflora: matrix modelling of harvesting effects in two contrasting habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Kumar Ghimire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01375.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of climate variation on survival in vertebrate populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83 (3), pp.357-399. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2008.00047.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of denitrification rates in European alluvial soils under various hydrological regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gumiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Tabacchi-Planty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.252 - 266. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2006.01680.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sex-specific survival with imperfect clues about sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Maurin-Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/CJS.5550360105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Integrated Modeling to Enhance Estimates of Population Dynamics Obtained from Limited Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Arlettaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (4), pp.945-955. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1739.2007.00743.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE-SPACE MODELLING OF DATA ON MARKED INDIVIDUALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Doris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.431-438. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of leaf life span and nutrient resorption to mean residence time: elasticity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (7), pp.1857-1863. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1352.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric Regression in Capture-Recapture Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian M. Crainiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jenouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron J. T. Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (3), pp.691-698. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2005.00514.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental influence on canopy phenology in the dry tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venceslas A Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou L Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayecor Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 215 (1-3), pp.319-328. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2005.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient profile-likelihood confidence intervals for capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Scofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (2), pp.184-196. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/108571105X46462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on control: factors influencing reproductive success in male mandrills (Mandrillus sphinx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hossaert-Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (3), pp.614-623. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/ari034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating survival and temporary emigration in the multistate capture-recapture framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 85 (8), pp.2107 - 2113. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/03-3110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for investigating parameter redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viallefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Catchpole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morgan B.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.561-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for a Goodness-of-Fit Test to the Arnason-Schwarz Multisite Capture-Recapture Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire M A Wintrebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (1), pp.43 - 53. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1541-0420.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Redundancy in Multistate Capture-Recapture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (6), pp.704-722. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bimj.200390043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the evolution of crèching behaviour in gulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16 (5), pp.489-503. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020809528816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How inbreeding depression across various life stages affects the dynamics and the viability of the Pyrenean brown bear (Ursus arctos) population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCAPI - Biodiversity monitoring thanks to more intelligent cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Infrastructure &amp; Ecology Network Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic-statistical species distribution model to explain and forecast wolf (Canis lupus) colonization in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ecostat 2019 : Réunion annuelle du GDR Ecologie Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Avignon, France. pp.100428, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spasta.2020.100428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of a new experimental approach and a mathematical model for a more realistic description of population dynamics of Dermanyssus gallinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghais Zriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Parasite Infections in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic mechanistic species distribution model of wolves’ recolonization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2018- International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Western Australia. AUS., Jul 2018, University St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés avec les Modèles statistiques Hiérarchiques en écologie (DMH) : propositions pour le groupe de travail du GDR Ecostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecostats "difficultés en modèles hiérarchiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles statistiques hiérarchiques en écologie : propositions pour un groupe de travail au sein du GDR Ecostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Ecostats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the reproductive strategy: trade-off, constraint and population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d'Evolution et Ecologie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of reaction norm, selective survival and reproduction cost in Atlantic salmon : a Bayesian State Space modeling approach of CMR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Saint Andrews, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing lynx-vehicle collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic mechanistic species distribution model of wolf recolonization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METMA IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring large carnivores over large scale: what’s next for the successful recovery of wolves in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFE WolfAlpsEU V Thematic Conference: Towards large-scale wolf population monitoring, challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-SURGE: new software specifically designed for multistate capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), Museu de Ciències Naturals de Barcelona, pp.207-215, 2004, </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32800/abc.2004.27.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données en écologie : introduction aux outils statistiques avec R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotope Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 646 p., 2025, 978-2-36662-309-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peyrard Nathalie; Gimenez Olivier. Wiley, 1, 2022, 978-1-78945-047-7. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119902799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Species Demography and Distribution in Natural Conditions: Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Luisa Santostasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Peyrard; Olivier Gimenez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.45-60, 2022, 9781789450477. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119902799.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de stratégies pour la conservation du Grand dauphin en Méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Bandelier; Bernard Hubert; Catherine Jeandel; Philippe Lebaron; Michel Petit; Hélène Rey-Valette; Pierre Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International n° 24 : Sciences marines et littorales en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolphins in a Scaled-Down Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bearzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. L Santostasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.B. B Furey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Mammal Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, Elsevier, pp.297-331, 2016, Advances in Marine Biology, </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.amb.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian approaches to the quantitative genetic analysis of natural populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Morrissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Villemereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Charmantier; Dany Garant; Loeske E.B Kruuk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics in the Wild</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2014, 978-0-19-967424-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de mélange en capture-recapture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cubaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Reboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droesbeke; Jean-Jacques and Saporta; Gilbert and Thomas-Agnan; Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles à variables latentes et modèles de mélange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Technip, pp.265-272, 2013, 9782710809593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques pour la biologie évolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-8041-0161-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment compte-t-on les loups en France ? Une méthode scientifique fruit d'un partenariat de 15 ans entre le CNRS et l'OFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître le lynx boréal grâce à l'écologie statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, En ligne : https://theconversation.com/mieux-connaitre-le-lynx-boreal-grace-a-lecologie-statistique-147241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten quick tips to get you started with Bayesian statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Royle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Nater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du retour de la Loutre d’Europe Lutra lutra (Linnaeus, 1758) sur le fleuve Lez grâce aux méthodes non-invasives de suivi des populations et une collaboration étroite entre structures académiques et territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of attacks around deaths of wolves: A statistical assessment of lethal control efficiency in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine tips for ecologists using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in social cohesion in a long-lived species under a perturbation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Genovart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bertolero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des estimations démographiques et des effectifs de la population de loups en France lors de l'hiver 2023/2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; OFB. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de conservation du loup en France : mise à jour 2025 de la viabilité démographique de la population sous régime de tirs dérogatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmala Séon-Massin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2025, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des estimations démographiques et des effectifs de la population de loups en France lors de l'hiver 2024/25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; OFB, Office Français de la Biodiversité. 2025, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude portant sur les conditions de réussite préalables à la décision de recours à une opération de renforcement de population du lynx boréal en France. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective sur la viabilité des populations de lynx boréal en France. Résumé exécutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude portant sur les conditions de réussite préalables à la décision de recours à une opération de renforcement de population du lynx boréal en France. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective sur la viabilité des populations de lynx boréal en France. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; MNHN. 2024, 242 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique collective sur le devenir de la population de loups en France. Démarche d'évaluation prospective à l'horizon 2025/2030 et viabilité à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline C Beudels-Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; ONCFS - Office National de la Chasse et de la Faune Sauvage. 2017, 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological conditions influence short-term survival and dispersal in a reinforced long-lived bird population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc A. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2014, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report of the ModSysC2020 Working Group - Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00749078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] LIRMM. 2012, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et nouveaux défis en statistiques pour le climat, l’environnement et l’écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1031"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72F1447F"/>
+    <w:nsid w:val="A7097FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gimenez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7001-5142" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078636957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Grente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.652" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pautrel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujaf057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luisa Santostasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14312" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05415833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.70165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Speakman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bull" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Davis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70198" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauduin Sarah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Germain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Zimmermann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Idelberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Herdtfelder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.543" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05362759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Kervellec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.646" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Illanas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Blanco-Aguiar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Vicente" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14458" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Monchy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellina Sidous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100594" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110391" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Min Oo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsana Chanthavong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01617-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara L Sousa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Seymour-Smith" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly O'Donnell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110777" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lauret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gendron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.108950" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chenesseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14418" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Viollat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4367" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A. E. Carpentier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D.C. Linnell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taysse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehnen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10637" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Petridou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Benson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Kati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020184" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Rodrigues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Dorresteijn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2023.e00288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tardy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ody" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12737" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay Frost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mccrea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth King" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Zipkin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42519-022-00302-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7818/ecos.2527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154586v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Silk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9871" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04239506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234608v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109875" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Forcada" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph I Hoffman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain J Staniland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Bucktrout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16947" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Iliopoulos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110097" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234642v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12815" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nia Nakamura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente L&#243;pez-Bao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rio-Maior" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Roque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110316" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Flittie Kleiven" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Andr&#233; Henden" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Anker Ims" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-023-00533-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234540v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10270" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694437v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2023a5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adamantopoulou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Karamanlidis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dendrinos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12806" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973416v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Pi&#233;dallu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Queney" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.199" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Azzinari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cesarini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Daniel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12874" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647786v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saubusse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marboutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109495" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647789v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fanjul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chaine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/yfm2-5f45" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819080v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Naciri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.920481" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142486v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371293v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gervasi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D C Linnell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Berce" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boitani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Cerne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01798" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367075v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10247" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649791v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3535" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavecchia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rotger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109057" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121578v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein Wiig" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7296" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghais Zriki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Souli&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2496" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362303v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2021.01.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442201v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8038" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonizzoni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Eddy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bearzi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2963" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Santostasi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Caniglia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fabbri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Molinari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.22038" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367099v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wehrhahn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-021-00489-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. A. Rounsevell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Brown" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W.L. Cheung" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.06.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282130v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Gamelon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R Nater" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baubet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05738" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367131v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1459" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330417v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2923" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650521v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100428" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004624v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett T. Mcclintock" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Langrock" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Borchers" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13610" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992939v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502430v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Karamanlidis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Gabriel Hernando" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Renner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12522" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329884v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dime Melovski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela von Arx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasko Avukatov" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Breitenmoser-W&#252;rsten" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina &#272;urovi&#263;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605318000492" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bischof" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chipperfield" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Tourani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011383117" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015725v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vitet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mabika" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3288" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367102v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109120" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924219v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chero" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13329" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912201v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Br&#248;seth" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3172" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367086v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109209" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912194v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lyet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Carter" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04536" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020416v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Genovart" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gimenez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oro" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75259-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329835v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laurent" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5668" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502432v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Molinari&#8208;jobin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K&#233;ry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13191" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329840v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13297" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329833v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.06.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161561v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Lok" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hassell" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theunis Piersma" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5139" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329855v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13379" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329868v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13158" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329874v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mansilla" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javier Klaich" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Coscarella" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Pedraza" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.04.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329865v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Derocher" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Wiig" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0070" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329861v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Bot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fort" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.040" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329871v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4819" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329850v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Donfrancesco" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Salvatori" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Benson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Wesley Andersen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00175" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329908v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benhaiem" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hofer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13059" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329945v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04532" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329886v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion East" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kramer-Schadt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0197-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329896v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00197" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329922v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Marzolin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00216" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329937v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-017-0598-x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329926v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bumb" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rey Granado" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx175" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329897v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13014" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329890v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.002" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329923v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bearzi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esep00180" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329932v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Bassar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouwhuis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05223" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997206v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02874" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329907v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.01.029" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929638v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Quenette" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Borelli-Massines" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329903v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salguero-G&#243;mez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Childs" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13148" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499394v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca I B&#259;ncil&#259;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Pl&#259;ia&#351;u" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12645" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700466v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#250; Bouch&#243;n" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02485" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911560v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lagrange" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3241" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329924v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desprez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive A Mcmahon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Harcourt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12775" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502427v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766433v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lieury" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hameau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.08.011" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894050v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bombillon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gastineau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605317000321" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327924v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidi&#232;re" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;labon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimenez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13142" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596712v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918455v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Rashford" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13907-x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03429219v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Robardet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moinet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Jouan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006048" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574997v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-017-0586-1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510894v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Abadi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13538" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499285v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara G Bertulli" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Gu&#233;ry" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcginty" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailie Suzuki" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Brannan" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.10.001" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638729v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Fried" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richarte" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1232205" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629063v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.02.027" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510958v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13098" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049899v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Berger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis W. H. Muller" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bingaman Lackey" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36361" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602451v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12759" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHTK3VPH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499357v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kazakou" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fried" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richarte" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gimenez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Violle" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502431v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887861v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Coulson" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shripad Tuljapurkar" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02582" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515106v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros A Karamanlidis" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Gabriel Hernando" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Krambokoukis" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2015.06.002" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018993v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidiere" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Muller" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Lackey" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12801" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535213v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12275" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B0CE323F7EEB9373759675211D8441EC9481DFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515097v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis W H M&#252;ller" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227390v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terray" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9220" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499378v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210207v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hardouin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacroix" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12302" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499339v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-013-0270-3" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958713v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Besson" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bried" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.11.017" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV430421-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911588v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Frederiksen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12172" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502433v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orgeret" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garrigue" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pradel" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10992" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911585v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrigue" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03559048v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J Petty" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Little" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornulier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12546" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911593v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Doherty" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12191" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638093v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Saout" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Padi&#233;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.13048" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282076v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Koons" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M Aubry" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Rockwell" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12239" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911589v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana J. Cole" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J. T. Morgan" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel S. Mccrea" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1037" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282079v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677929" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045529v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2014.11.003" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911586v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souchay" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-00628-090101" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045519v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087084" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911584v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#233;lisle" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1564.1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499344v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502438v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferrand" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leray" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.04.015" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502435v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Fackler" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12082" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061757v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Alpizar-Jara" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20532.x" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887871v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douhard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0419" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887867v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gaillard" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Say" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515135v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Say" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12073" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502429v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Massez" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12035" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFVLPW2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168115v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Villemereuil" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12011" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911601v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanz-Aguilar" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12030" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000104v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00597.x" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840506v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellan" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Getz" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12021" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911600v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madon" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2012.00610.x" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/869BFAFBC00913513901E1AB766DB5F191C8517E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499365v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2011.01681.x" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S472C6L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126300v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Papadatou" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schaub" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Dolch" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Geiger" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2011.07084.x" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502440v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gossmann" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-012-0309-6" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296811v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gamelon" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servanty" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toigo" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2012.02160.x" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596940v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Henry" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00142.x" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126301v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peron" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651399v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02590.x" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210206v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20313.x" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13B8D7AE61E8124243C0061EDF53487EF0D94D82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515276v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0613-x" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9148ZLVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515197v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jakober" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stauber" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.05.007" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079623v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Widdig" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sall&#233;" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12026" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6442B31F009129C488FEA7D20B3634C121236F0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126298v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Libois" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M&#237;nguez" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2012.05.020" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLC5WJDK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499089v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.02.001" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707466v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00175.x" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694573v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0258.1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499389v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.425" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HM9LWNKQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499359v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.453" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X4VNSJV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126312v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monnat" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0189" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499381v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01484.x" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126314v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2321.1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126320v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Papadatou" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ibanez" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Juste" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1771-5" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299091v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01366.x" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598597v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02281.x" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698375v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Gaillard" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronchi" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Focardi" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02017.x" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651573v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Arlt" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Nicoll" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jones" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2352" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499309v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bastat" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;n&#233;zan" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-011-1204-4" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C7D3A05CD065F18FEE387998BE4BE64F5560E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698129v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0530" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652643v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnani" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard Laurent" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menoni" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0623-8" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499369v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2009.01431.x" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XV184RX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667086v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01029.x" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502442v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. P&#233;ron" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126325v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-1706.2009.17882.x" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840116v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1903.1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658832v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02079.x" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516090v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilard" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.12.026" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662609v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brandt" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1931.1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516087v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takis P. Besbeas" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-010-0027-5" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261806v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mennerat" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourgault" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.11.008" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JDQDQJ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515210v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Reboulet" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05968.x" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126337v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viallefont" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/589520" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079471v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-008-9191-6" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499305v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126336v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kumar Ghimire" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01375.x" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515165v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clobert" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2008.00047.x" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSHMS27P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498968v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1352.1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515267v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Maurin-Bernier" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CJS.5550360105" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498955v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pinay" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gumiero" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Tabacchi-Planty" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01680.x" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQGFFZJZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515125v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sierro" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2007.00743.x" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDQT42VF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515273v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dehais" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Doris" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.040" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498951v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian M. Crainiceanu" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2005.00514.x" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVLX57RT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079434v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Peignot" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari034" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126356v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamor" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scofield" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/108571105X46462" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498945v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas A Goudiaby" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou L Diagne" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayecor Diouf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.05.022" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126371v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schmidt" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/03-3110" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427547v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallefont" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Catchpole" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morgan B.J." TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126383v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M A Wintrebert" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-0420.00006" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60369C4484714E5853E684CCD8B6E80E1FB4F8E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515251v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200390043" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE890BDB5FF28EF1880481B946DB61838196B7BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515254v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020809528816" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BF5751AC67F9815ECB3B102226209676DE34A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480491v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Auclair" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432486v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787637v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739603v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roy" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dijoux" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787085v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605611v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605602v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803996v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813328v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04240402v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787676v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvrier" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04382533v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N. Simon" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840551v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Reboulet" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Lebreton" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32800/abc.2004.27.0207" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207241v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647785v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch3" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913825v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/dossier-agropolis-sciences-marines" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515145v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bearzi" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonizzoni" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. L Santostasi" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. B Furey" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eddy" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2016.07.003" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099562v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Morrissey" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Villemereuil" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911609v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821051v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42293.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433910v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04239487v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725018v2" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacombe" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Barbu" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raulet" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sablain" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731240v2" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Royle" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nater" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818273v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168831v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162188v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016361v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274113v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala S&#233;on-Massin" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417020v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Vandel" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811143v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04808588v2" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811168v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811130v2" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783006v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline C Beudels-Jamar" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210224v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c A. Hardouin" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749078v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268566v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796943v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bel" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gimenez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7001-5142" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078636957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079987v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pautrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomtc/ujaf057" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luisa Santostasi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Grente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauduin Sarah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Zimmermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Idelberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Herdtfelder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.543" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05362759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Kervellec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.646" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassie Speakman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bull" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Davis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70198" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05415833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.70165" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Monchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.511" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Illanas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Blanco-Aguiar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Vicente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.652" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara L Sousa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Seymour-Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly O'Donnell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110777" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14314" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Debat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gendron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.108950" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chenesseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14418" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4305" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lauret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106383" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01227" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Viollat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4367" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A. E. Carpentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D.C. Linnell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03318" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taysse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehnen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10637" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellina Sidous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100594" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maurer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Min Oo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsana Chanthavong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01617-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110391" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7818/ecos.2527" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109875" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154586v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Silk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9871" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04239506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720763v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Forcada" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph I Hoffman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain J Staniland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Bucktrout" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16947" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Petridou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Benson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Iliopoulos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Kati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110097" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind Flittie Kleiven" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Andr&#233; Henden" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Anker Ims" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-023-00533-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234642v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nia Nakamura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente L&#243;pez-Bao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rio-Maior" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Roque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110316" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234540v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a David" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10270" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694437v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2023a5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234637v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay Frost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mccrea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth King" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Zipkin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42519-022-00302-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Rodrigues" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Dorresteijn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2023.e00288" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020184" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168838v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tardy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ody" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12737" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Pi&#233;dallu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Queney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.199" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367127v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Azzinari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cesarini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Daniel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12874" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647786v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saubusse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marboutin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109495" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647789v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fanjul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marescot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/yfm2-5f45" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Naciri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aars" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanchet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.920481" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718409v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adamantopoulou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Karamanlidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dendrinos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12806" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649791v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3535" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavecchia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Choquet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rotger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109057" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121578v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein Wiig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7296" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357976v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghais Zriki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Souli&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.2496" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362303v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2021.01.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442201v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8038" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960213v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonizzoni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Eddy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bearzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2963" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367111v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Santostasi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Caniglia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fabbri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Molinari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.22038" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367099v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wehrhahn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-021-00489-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282130v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Gamelon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R Nater" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baubet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05738" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367131v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1459" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331831v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. A. Rounsevell" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Brown" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W.L. Cheung" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.06.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142486v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367075v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10247" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371293v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gervasi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D C Linnell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Berce" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boitani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Cerne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01798" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992939v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502430v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebrun" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Karamanlidis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Gabriel Hernando" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Renner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12522" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329884v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dime Melovski" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela von Arx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasko Avukatov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Breitenmoser-W&#252;rsten" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina &#272;urovi&#263;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605318000492" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367133v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bischof" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chipperfield" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Tourani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011383117" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650521v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100428" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004624v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett T. Mcclintock" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Langrock" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Borchers" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13610" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vitet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mabika" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3288" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367102v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109120" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924219v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chero" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13329" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912201v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Br&#248;seth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3172" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367086v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109209" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912194v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lyet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Carter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04536" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020416v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Genovart" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gimenez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bertolero" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75259-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330417v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2923" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13297" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161561v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Lok" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hassell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theunis Piersma" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5139" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329855v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13379" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329868v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13158" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329833v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.06.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329865v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Derocher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Wiig" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0070" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329861v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Le Bot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fort" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.05.040" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329874v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mansilla" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javier Klaich" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Coscarella" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Pedraza" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.04.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329871v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4819" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329850v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Donfrancesco" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Salvatori" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Benson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Wesley Andersen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00175" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329835v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laurent" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5668" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502432v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Molinari&#8208;jobin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K&#233;ry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13191" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329886v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benhaiem" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion East" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kramer-Schadt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0197-1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329945v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04532" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329937v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-017-0598-x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329926v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bumb" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rey Granado" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx175" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329897v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13014" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329890v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.002" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329923v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bearzi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esep00180" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329932v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Bassar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouwhuis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05223" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997206v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02874" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329907v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.01.029" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329922v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Marzolin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00216" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329896v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hofer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00197" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929638v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Quenette" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Borelli-Massines" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329903v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salguero-G&#243;mez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Childs" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13148" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499394v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca I B&#259;ncil&#259;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Pl&#259;ia&#351;u" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12645" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700466v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#250; Bouch&#243;n" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02485" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329908v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13059" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329924v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desprez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive A Mcmahon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Harcourt" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12775" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894050v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bombillon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gastineau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605317000321" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327924v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidi&#232;re" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;labon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimenez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13142" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766433v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lieury" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hameau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.08.011" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502427v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03429219v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Robardet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moinet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Jouan" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006048" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918455v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Rashford" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13907-x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596712v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574997v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-017-0586-1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510894v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Abadi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13538" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499285v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara G Bertulli" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Gu&#233;ry" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcginty" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailie Suzuki" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Brannan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.10.001" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911560v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lagrange" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3241" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502431v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499357v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1232205" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510958v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13098" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049899v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Berger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis W. H. Muller" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bingaman Lackey" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36361" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602451v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12759" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHTK3VPH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887861v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Coulson" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shripad Tuljapurkar" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02582" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629063v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.02.027" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018993v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidiere" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Muller" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Lackey" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12801" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535213v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12275" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B0CE323F7EEB9373759675211D8441EC9481DFC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180277v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12482" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515097v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis W H M&#252;ller" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227390v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Bost" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terray" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9220" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499378v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515106v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros A Karamanlidis" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Gabriel Hernando" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Krambokoukis" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2015.06.002" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958713v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Besson" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bried" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.11.017" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV430421-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911588v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Frederiksen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12172" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03559048v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J Petty" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Little" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornulier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12546" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911593v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F. Doherty" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12191" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638093v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Saout" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Padi&#233;" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.13048" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282076v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Koons" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise M Aubry" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Rockwell" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12239" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911589v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana J. Cole" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J. T. Morgan" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel S. Mccrea" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1037" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911585v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orgeret" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrigue" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10992" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502433v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orgeret" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garrigue" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gimenez" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pradel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045529v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2014.11.003" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282079v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677929" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911586v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souchay" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-00628-090101" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045519v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087084" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911584v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#233;lisle" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1564.1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499344v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210207v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hardouin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacroix" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12302" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499339v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-013-0270-3" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061757v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Alpizar-Jara" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20532.x" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502435v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadine Chad&#232;s" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Fackler" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12082" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515135v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Say" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12073" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502429v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Massez" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12035" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFVLPW2S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168115v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De Villemereuil" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12011" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000104v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00597.x" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911601v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanz-Aguilar" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12030" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840506v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellan" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Getz" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12021" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887867v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gaillard" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Say" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887871v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douhard" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0419" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911600v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madon" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2012.00610.x" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/869BFAFBC00913513901E1AB766DB5F191C8517E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502438v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferrand" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leray" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.04.015" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296811v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gamelon" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servanty" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toigo" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2012.02160.x" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126300v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Papadatou" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schaub" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Dolch" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Geiger" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2011.07084.x" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502440v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gossmann" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-012-0309-6" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651399v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02590.x" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210206v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20313.x" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13B8D7AE61E8124243C0061EDF53487EF0D94D82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515276v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0613-x" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9148ZLVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596940v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Henry" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00142.x" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126301v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peron" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515197v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jakober" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stauber" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.05.007" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079623v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charpentier" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Widdig" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Sall&#233;" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12026" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6442B31F009129C488FEA7D20B3634C121236F0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126298v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Libois" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo M&#237;nguez" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2012.05.020" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLC5WJDK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499089v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.02.001" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707466v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2011.00175.x" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694573v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gr&#233;goire" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0258.1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499389v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.425" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HM9LWNKQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499359v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.453" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1X4VNSJV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499365v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2011.01681.x" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S472C6L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126312v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monnat" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0189" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499381v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01484.x" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126320v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Papadatou" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ibanez" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Juste" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1771-5" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299091v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01366.x" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598597v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02281.x" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126314v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2321.1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698375v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Gaillard" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronchi" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Focardi" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02017.x" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651573v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Arlt" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Nicoll" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jones" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2352" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499309v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bastat" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;n&#233;zan" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-011-1204-4" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C7D3A05CD065F18FEE387998BE4BE64F5560E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499369v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2009.01431.x" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XV184RX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126325v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-1706.2009.17882.x" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840116v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1903.1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667086v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01029.x" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502442v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. P&#233;ron" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658832v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02079.x" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516090v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilard" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.12.026" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662609v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brandt" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1931.1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516087v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takis P. Besbeas" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-010-0027-5" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698129v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0530" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652643v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnani" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard Laurent" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menoni" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0623-8" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261806v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mennerat" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourgault" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2008.11.008" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JDQDQJ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515210v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Reboulet" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05968.x" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126337v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viallefont" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/589520" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079471v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-008-9191-6" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499305v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J E Charpentier" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126336v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kumar Ghimire" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01375.x" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515165v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clobert" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2008.00047.x" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSHMS27P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498955v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pinay" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gumiero" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Tabacchi-Planty" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01680.x" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQGFFZJZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515267v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Maurin-Bernier" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CJS.5550360105" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515125v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sierro" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2007.00743.x" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDQT42VF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515273v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dehais" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Doris" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.040" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498968v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1352.1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498951v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian M. Crainiceanu" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2005.00514.x" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVLX57RT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498945v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas A Goudiaby" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou L Diagne" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayecor Diouf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.05.022" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126356v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamor" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scofield" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/108571105X46462" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079434v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Peignot" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari034" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126371v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schmidt" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/03-3110" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427547v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viallefont" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Catchpole" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morgan B.J." TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126383v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M A Wintrebert" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-0420.00006" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60369C4484714E5853E684CCD8B6E80E1FB4F8E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515251v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200390043" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE890BDB5FF28EF1880481B946DB61838196B7BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515254v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020809528816" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BF5751AC67F9815ECB3B102226209676DE34A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480491v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Auclair" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432486v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787637v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739603v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roy" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dijoux" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787085v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605611v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605602v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803996v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813328v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04240402v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787676v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louvrier" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04382533v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jean" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N. Simon" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840551v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Reboulet" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradel" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Lebreton" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32800/abc.2004.27.0207" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591331v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biotope-editions.fr/produit/analyse-de-donnees-en-ecologie/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207241v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647785v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch3" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913825v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/dossier-agropolis-sciences-marines" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515145v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bearzi" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonizzoni" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. L Santostasi" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. B Furey" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eddy" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2016.07.003" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099562v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Morrissey" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Villemereuil" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911609v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821051v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42293.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433910v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04239487v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731240v2" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Royle" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nater" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725018v2" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacombe" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Barbu" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raulet" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sablain" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818273v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168831v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162188v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016361v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274113v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala S&#233;on-Massin" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417020v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Vandel" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811143v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04808588v2" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811168v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811130v2" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783006v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline C Beudels-Jamar" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210224v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c A. Hardouin" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749078v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268566v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796943v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bel" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>