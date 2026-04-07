--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -157,1030 +157,5035 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomery slags from Puisaye (France): reconstructing technological changes in a major iron production area from the Iron Age to the Late Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Piétak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Merluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 187, pp.106475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2026.106475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woodlands of Antiquity: A millennium of dendrochronological data on forest exploitation and timber economy between the Alps and the Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Muigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof Haneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (48), pp.e2516240122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2516240122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A preliminary anthraco-entomological study of the charred woods of Notre-Dame de Paris (France): Towards an assessment of the degradation state of medieval and modern-day roof frames based on woodborer traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.105075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preservation of δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C signatures in oak charred wood: Application to the &amp;quot;forest&amp;quot; of Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Rinne-Garmston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Sahlstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.104894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport de la datation dendrochronologique des charpentes à l’histoire médiévale de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182-4, pp.395-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracing the origin of wood at the regional scale with dendrochemical markers: elemental and strontium and neodymium isotopic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04846381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naming, relocating and dating the woods of Notre-Dame “forest”, first results based on collated data and archaeological surveys of the remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones de production du fer en Bourgogne-Franche-Comté : une approche sur la longue durée par le radiocarbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Piétak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (2), pp.15-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mycorrhizal inoculation effects on growth and the mycobiome of poplar on two phytomanaged sites after 7-year-short rotation coppicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.993301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.993301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taming Trees, Shaping Forests, and Managing Woodlands as Resources for Understanding Past Societies. Contributions and Current Limits of Dendro-Anthracology and Anthraco-Isotopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Alcolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.823968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poplar rotation coppice at a trace element-contaminated phytomanagement site: A 10-year study revealing biomass production, element export and impact on extractable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 699, pp.134260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of historical atmospheric pollution in an industrial area by dendrochemical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Yung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.116-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delhautal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02537945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The taphonomic characterization of a charcoal production platform. Contribution of an innovative pair of methods: Raman analysis and micromorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2019.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of tyloses quantification in earlywood oak vessels to archaeological charcoal analyses: Estimation of a minimum age and influences of physiological and environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 463, pp.250-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02337816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthraco-typology as a key approach to past firewood exploitation and woodland management reconstructions. Dendrological reference dataset modelling with dendro-anthracological tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 463 (part B), pp.232-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sewage sludge as a soil amendment in a Larix decidua plantation: Effects on tree growth and floristic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bourioug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 621, pp.291 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche géoarchéologique et paléoenvironnementale d’une zone humide en contexte cultuel. Le cas de Magny-Cours (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° spécial « Sacrée science ! » Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen, pp.217-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche dendroarchéologique de l'approvisionnement de la ville antique d'Augustonemetum (Clermont-Ferrand, Puy-de-Dôme) en bois d’œuvre et exploitation forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.5135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01886719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of carbonization on growth rings: dating by dendrochronology experiments on oak charcoals collected from archaeological sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 463 (B), pp.268-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01599950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving identification of coppiced and seeded trees in past woodland management by comparing growth and wood anatomy of living sessile oaks ( Quercus petraea )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 463 (In press), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthracology of charcoal kilns in the forest of Chailluz (France) as a tool to understand Franche-Comte forestry from the mid-15th to the early 20th century AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 458, pp.200 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Yung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 571, pp.1230 - 1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dendrochemical assessment of mercury releases from a pond and dredged-sediment landfill impacted by a chlor-alkali plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Perez Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148, pp.122 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.03.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French summer droughts since 1326 CE: a reconstruction based on tree ring cellulose &amp;lt;i&amp;gt;δ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Labuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.1101 - 1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-1101-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tree age, site and climate controls on tree ring cellulose δ18O: A case study on oak trees from south-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Labuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (1), pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2013.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctuaire de source, sanctuaire des eaux ou simple sanctuaire en milieu humide? Découverte d'un complexe cultuel antique à Magny-Cours (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tome 62, p. 157-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growing Season Temperatures in Europe and Climate Forcings Over the Past 1400 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.e9972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocene history of the River Seine, Paris, France: bio-chronostratigraphic and geomorphological evidence from the Quai-Branly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.967-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683608093535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire une charpente disparue : l'apport de l'annotation sémantique à la compréhension de vestiges effondrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de l'état sanitaire de la charpente de Notre-Dame de Paris : pour une étude des insectes ravageurs du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du chantier scientifique : Naissance et renaissance d'une cathédrale Notre-Dame de Paris sous l'œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04574502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du vieillissement naturel sur les propriétés du bois de chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bourchanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire « Naissance et renaissance d’une cathédrale: Notre-Dame de Paris sous l’œil des scientifiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France. Actes du Colloque interdisciplinaire « Naissance et renaissance d’une cathédrale: Notre-Dame de Paris sous l’œil des scientifiques », pp.53, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Beguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de l'état sanitaire de la charpente de Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe COLLOQUE DU GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale plantations of poplar at metal-contaminated phytomanagement sites: investigation of associated fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhine’s floods during roman antiquity. Geoarchaeology of the Oedenburg Gallo-Roman site (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Aucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouillot, Rodolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Geological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de crues antiques sur le site gallo-romain d’Oedenburg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d’Archéométrie GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1190,10595 +5195,7020 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de la variabilité hydroclimatique de mai à juillet dans le centre de la France au cours du dernier millénaire à partir des largeurs de cernes de chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris : quand le bois raconte l’histoire de la construction d'une cathédrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christelle BELINGARD; François BLONDEL; Christophe CORONA; Vincent LABBAS; Sandrine PARADIS-GRENOUILLET; Frédéric RICHARD; Mélanie SAULNIER; Lisa SHINDO, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05369711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GROOT : un projet de base de données et d'outil de calcul en dendroarchéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Ferreira Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/pazj-fr12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage au centre de la bille : l'expérimentation numérique au service de la dendroarchéologie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Angeli</w:t>
+                <w:t xml:space="preserve">Using dendro-anthracology to understand the links between iron production and forestry economy: the case of the Champigneulles medieval smelting site (54)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle BELINGARD (DTalents – GEOLAB), François BLONDEL (Université de Genève, C-CIA – Chrono-environnement), Christophe CORONA (CNRS LECA), Vincent LABBAS (Université de Liège – KIK IRPA – TRACE), Sandrine PARADIS-GRENOUILLET (EVEHA – GEOLAB), Frédéric RICHARD (Université de Limoges – GEOLAB), Mélanie SAULNIER (CNRS GEODE), Lisa SHINDO (Métropole Nice Côte d’Azur – CCJ), Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426509v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using dendro-anthracology to understand the links between iron production and forestry economy: the case of the Champigneulles medieval smelting site (54)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">TRACE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532640v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Dumont</w:t>
+                <w:t xml:space="preserve">Voyage au centre de la bille : l'expérimentation numérique au service de la dendroarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle BELINGARD (DTalents – GEOLAB), François BLONDEL (Université de Genève, C-CIA – Chrono-environnement), Christophe CORONA (CNRS LECA), Vincent LABBAS (Université de Liège – KIK IRPA – TRACE), Sandrine PARADIS-GRENOUILLET (EVEHA – GEOLAB), Frédéric RICHARD (Université de Limoges – GEOLAB), Mélanie SAULNIER (CNRS GEODE), Lisa SHINDO (Métropole Nice Côte d’Azur – CCJ), Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157201v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multiproxy des pratiques agricoles en bordure du lac de Chalain : l'apport de nouveaux éléments à un vieux débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Menbrivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Internéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internéo, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04863467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre production sidérurgique et ressources en bois : l'exemple d'Entrains-sur-Nohain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle de la Société Française d'Etude des Mines et de la Métallurgie (SAFEMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Champaubert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acquisition de données 3D et les traitements numériques à l'épreuve des questions de recherche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dylan Nouzeran</w:t>
+                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772582v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'acquisition de données 3D et les traitements numériques à l'épreuve des questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Nouzeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GROOT : un projet de base de données et outil de calcul en dendroarchéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Ferreira Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/v5j5-4239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la nef de Notre-Dame de Paris : nouvelles données chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Ministère de la Culture de la France; Dillmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04778791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the roof structure condition of Notre-Dame de Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04196944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-tracer approach to study the provenance of the charred medieval timbers of the framework of Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04273553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation du sapin chez les Arvernes : une réussite économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bois et architecture dans la Protohistoire et l'Antiquité (2). Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Lamouille; Clémence Pagnoux; Pierre Péfau; Vanessa Py-Saragaglia; Sylvie Rougier-Blanc, Apr 2022, Paris-Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille préventive de Champdôtre (21), carrière Maggioni, Évolution au cours de l’Holocène d’un paléochenal entre Ouche et Tille : dynamique naturelle et relations avec l’occupation humain protohistorique et antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA - Bourgogne-Franche-Comté, Dec 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sordoillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charpentes de Notre-Dame de Paris, questionnement du bois dans le patrimoine et premiers apports de l’étude des restes carbonisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées Scientifiques du GDR3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological charcoal analysis and anthraco-typology. Contribution and limits for the study of firewood exploitation, woodland management and palaeoenvironmental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Bois. Échanges interdisciplinaires sur le bois et les sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris I, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03425831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthraco-typology as a method of understanding firewood exploitation and woodland management practices through archaeological charcoal fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Kiel, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03425830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of dendrochemical methods for the evaluation of the contemporary history of an industrial area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree rings in archaeology, climatology and ecology (trace)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Leucio-Caserta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural revegetation of a red gypsum dump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zapata Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Phytotechnology Conference (IPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Novi-sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass, mineralomass and microbial communities at poplar phytomanagement sites: a ten-year study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles du moulin de Thervay : évolution d’un site de meunerie de la période carolingienne à l’installation du domaine de l’abbaye cistercienne d’Acey (IX e – XII e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 323 à 342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendroanthracology, questioning past woodland management and first results to identify wood from sessile Oak coppiced and seed-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Anthracology Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Freiburg, Aug 2015, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux humides et aménagements anthropiques dans la plaine alluviale du Rhin : le site romain d’Oedenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du VIIème Colloque AGER, Silva et Saltus en Gaule romaine. Dynamique et gestion des forêts et des zones rurales marginales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France. pp.31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale demonstration of tree-based phytostabilization assisted by symbiotic fungi of metal-contaminated sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International phytotechnologies conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais à grande échelle de phytostabilisation aidée couplée à une valorisation biomasse en bois énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Saint Gengoul de Tellenay : from an intra-site survey to a broader understanding of a woodland landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendro-archaeological contribution to the history of forest exploitation. The case of the Gallo-Roman settlement of Odenburg (Alsace, France) between 10 and 180 AD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dendro-archaeological contribution to the history of forest exploitation. The case of the Gallo-Roman settlement of Odenburg (Alsace, France) between 10 and 180 AD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Bruxelles, France. p. 77-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00644585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux humides et aménagements anthropiques dans la plaine alluviale du Rhin : le site romain d’Oedenburg (Haut-Rhin).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIème Colloque AGER, Silva et Saltus en Gaule romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woodlands of Antiquity: A millennium of dendrochronological data on forest exploitation and timber economy between the Alps and the Atlantic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paléoenvironnement, géoarchéologie et bioarchéologie à Bibracte (Nièvre et Saône-et-Loire). Études en cours et acquis récents du programme de recherche du Mont-Beuvray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Goláňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05406598v1</w:t>
+              <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de Culture, pp.65-72, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary anthraco-entomological study of the charred woods of Notre-Dame de Paris (France): Towards an assessment of the degradation state of medieval and modern-day roof frames based on woodborer traces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara Penagos</w:t>
+                <w:t xml:space="preserve">Fouille préventive de Champdôtre (Côte d'Or). Évolution au cours de l'Holocène d'un paléochenal entre Ouche et Tille, dynamique naturelle et relations avec l'occupation humaine protohistorique et antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04983441v1</w:t>
+              <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de Culture, pp.73-78, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C signatures in oak charred wood: Application to the &amp;quot;forest&amp;quot; of Notre-Dame de Paris</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un cadre méthodologique afin d’examiner l’histoire cachée des couvertures boisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Decocq. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04820068v1</w:t>
+              <w:t xml:space="preserve">Écologie historique. Apprendre du passé pour comprendre le présent et anticiper l’avenir des écosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.143-158, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9090.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the origin of wood at the regional scale with dendrochemical markers: elemental and strontium and neodymium isotopic composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">Towards a Methodological Framework for Investigating the Hidden History of Woodland Covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Decocq. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-04846381v1</w:t>
+              <w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, Iste, pp.135-149, 2022, 9781789450903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394169764.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming, relocating and dating the woods of Notre-Dame “forest”, first results based on collated data and archaeological surveys of the remains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Penagos</w:t>
+                <w:t xml:space="preserve">Les secrets de la charpente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03707489v1</w:t>
+              <w:t xml:space="preserve">In : Ph Dillmann, P. Liévaux, A. Magnien, M. Regert (eds), Notre-Dame de Paris – La science à l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cherche-Midi, pp.75-88, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones de production du fer en Bourgogne-Franche-Comté : une approche sur la longue durée par le radiocarbone</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les forêts de chênes du centre-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Bépoix; Hervé Richard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04255696v1</w:t>
+              <w:t xml:space="preserve">La forêt au Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.129-142, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal inoculation effects on growth and the mycobiome of poplar on two phytomanaged sites after 7-year-short rotation coppicing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
+                <w:t xml:space="preserve">La forêt de la montagne jurassienne : usages et nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chevassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Diètre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03840658v1</w:t>
+              <w:t xml:space="preserve">La forêt au Moyen Âge (S. Bépoix et H. Richard, dir.), p. 314-330</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming Trees, Shaping Forests, and Managing Woodlands as Resources for Understanding Past Societies. Contributions and Current Limits of Dendro-Anthracology and Anthraco-Isotopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">APPROCHE GÉOARCHÉOLOGIQUE ET PALÉOENVIRONNEMENTALE D'UNE ZONE HUMIDE EN CONTEXTE CULTUEL LE CAS DE MAGNY-COURS (NIÈVRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03777423v1</w:t>
+              <w:t xml:space="preserve">Apport des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, spécial 32, pp.213-227, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar rotation coppice at a trace element-contaminated phytomanagement site: A 10-year study revealing biomass production, element export and impact on extractable elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Chalot</w:t>
+                <w:t xml:space="preserve">Structures en bois d'adduction, de stockage et d'évacuation de l'eau de la ville antique de Clermont-Ferrand (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Barral; Michel Magny; Matthieu Thivet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02355647v1</w:t>
+              <w:t xml:space="preserve">De la reconstruction des paysages à l'histoire des sociétés. 10000 ans d'archives sédimentaires en zone humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-88474-369-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of historical atmospheric pollution in an industrial area by dendrochemical approaches</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fouilles du moulin de Thervay : Évolution d’un site de meunerie de la période carolingienne à l’installation du domaine de l’abbaye cistercienne d’Acey (IXe – XIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jaccottey L.; Rollier G. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02081477v1</w:t>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFC, pp.323-342, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Delhautal</w:t>
+                <w:t xml:space="preserve">La production de charbon de bois en forêt de Chailluz (Doubs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Delobette; P. Delsalle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-02537945v1</w:t>
+              <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Franche-Bourgogne, pp.27-34, 2016, 978-2-9546172-9-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The taphonomic characterization of a charcoal production platform. Contribution of an innovative pair of methods: Raman analysis and micromorphology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dendrochronologie : de la datation à la restitution des paysages forestiers comtois et jurassiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Delobette; P. Delsalle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02137510v1</w:t>
+              <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Franche-Bourgogne, pp.53-66, 2016, 978-2-9546172-9-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewage sludge as a soil amendment in a Larix decidua plantation: Effects on tree growth and floristic diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bourgeade</w:t>
+                <w:t xml:space="preserve">Détection et analyse des structures archéologiques pour comprendre la forêt de Chailluz (Besançon) d’hier à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bépoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Delobette; Paul Delsalle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01779745v1</w:t>
+              <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Franche-Bourgogne, pp.35-51, 2016, 978-10-9546172-9-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01222742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthraco-typology as a key approach to past firewood exploitation and woodland management reconstructions. Dendrological reference dataset modelling with dendro-anthracological tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+                <w:t xml:space="preserve">Structures en bois d’Adduction, de stockage et d’évacuation des eaux de la ville antique de Clermont-Ferrand (Augustonemetum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barral P.; Magny M.; Thivet M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01637751v1</w:t>
+              <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides: Actes de la table-ronde de Frasne (15-16 oct. 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InFolio éditions, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of tyloses quantification in earlywood oak vessels to archaeological charcoal analyses: Estimation of a minimum age and influences of physiological and environmental factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+                <w:t xml:space="preserve">Milieux humides et aménagements anthropiques dans la plaine du Rhin : le site romain d'Oedenburg (Haut-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Bernard; François Favory; Jean-Luc Fiches. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02337816v1</w:t>
+              <w:t xml:space="preserve">Silva et saltus en Gaule romaine : dynamique et gestion des forêts et des zones rurales marginales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.31-44, 2014, 978-2.84867.497.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géoarchéologique et paléoenvironnementale d’une zone humide en contexte cultuel. Le cas de Magny-Cours (Nièvre)</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abandoned Oak coppice on both sides of the Jura Mountains: dendroecological growth models highlighting woodland development and management in the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Billamboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Holger Gärtner, Philippe Rozenberg, Patricia Montès, Olivier Bertel, Ingo Heinrich and Gerhard Helle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02735979v1</w:t>
+              <w:t xml:space="preserve">TRACE Tree Rings in Archaeology, Climatology and Ecology Volume 10 Proceedings of the DENDROSYMPOSIUM 2011 May 11th - 14th, 2011 in Orléans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsches GeoForschungsZentrum GFZ, pp.71-78, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche dendroarchéologique de l'approvisionnement de la ville antique d'Augustonemetum (Clermont-Ferrand, Puy-de-Dôme) en bois d’œuvre et exploitation forestière</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendroarchaeological contributions to the history of forest exploitation: the case of the Gallo-roman settlement of Oedenburg (Alsace, France) between 10 AD and 180 AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Fraiture. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01886719v1</w:t>
+              <w:t xml:space="preserve">Tree Rings, Art, Archaeology : Proceedings of a conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scientia Artis 7, pp.77-96, 2011, 978-2-930054-13-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of carbonization on growth rings: dating by dendrochronology experiments on oak charcoals collected from archaeological sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+                <w:t xml:space="preserve">Les moulins de l'abbaye de Cluny et le paléoenvironnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Père, Juliette Rollier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01599950v1</w:t>
+              <w:t xml:space="preserve">Arch-I-Tech 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Ausonius, pp.145-159, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracology of charcoal kilns in the forest of Chailluz (France) as a tool to understand Franche-Comte forestry from the mid-15th to the early 20th century AD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Dupin</w:t>
+                <w:t xml:space="preserve">Les bâtiments au nord de l'enclos du sanctuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Reddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fortuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01677887v1</w:t>
+              <w:t xml:space="preserve">Oedenburg, volume 2, L'agglomération civile et les sanctuaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RGZM Römisch Germanisches Zentralmuseum, pp.287-368, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+                <w:t xml:space="preserve">Les bâtiments au nord de l’enclos du sanctuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Reddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fortuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loic Yung</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01512273v1</w:t>
+              <w:t xml:space="preserve">Oedenburg. Fouilles françaises, allemandes et suisses à Biesheim et Kunheim, Haut-Rhin, France. Volume 2: L’agglomération civile et les sanctuaires. 1 – Fouilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGZM; Propylaeum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-368, 2011, 978-3-88467-189-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.1507.c21893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05296426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving identification of coppiced and seeded trees in past woodland management by comparing growth and wood anatomy of living sessile oaks ( Quercus petraea )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Der Gallorömische Tempelbezirk und seine Umgebung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caty Schucany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter-A. Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruelle</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Neukom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01525878v1</w:t>
+              <w:t xml:space="preserve">Oedenburg, volume 2, L'agglomération civile et les sanctuaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RGZM Römisch Germanisches Zentralmuseum, pp.37-286, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exploitation de la forêt vue par la dendro-archéologie : l'exemple d'Oedenburg (Alsace) entre 10 et 180 apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01512323v1</w:t>
+              <w:t xml:space="preserve">Aspects de la romanisation dans l'Est de la Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibracte n° 21, pp.361-382, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrochemical assessment of mercury releases from a pond and dredged-sediment landfill impacted by a chlor-alkali plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Maillard</w:t>
+                <w:t xml:space="preserve">Le quartier bas (BK 04)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Reddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fortuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ginella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reddé Michel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02868242v1</w:t>
+              <w:t xml:space="preserve">Oedenburg Volume 2 : l'agglomération civile et les sanctuaires, 1- Fouilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Römisch-Germanisches Zentralmuseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.375-522, 2011, Monographien des Römisch-Germanischen Zentralmusems, Band 79, 2, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.1507.c21895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French summer droughts since 1326 CE: a reconstruction based on tree ring cellulose &amp;lt;i&amp;gt;δ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendro-archaeological contribution to the history of forest exploitation: a case of the Gallo-Roman settlement of Oedenburg (Alsace, France) between 10 and 180 AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fraiture P. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01525937v1</w:t>
+              <w:t xml:space="preserve">Proceedings of an international conference, Tree Rings Art Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Institute for Cultural Heritage, pp.77-97, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree age, site and climate controls on tree ring cellulose δ18O: A case study on oak trees from south-western France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">Dendrochronologie et dendroclimatologie du chêne en France. Questions posées par le transfert de données de bois historiques vers la dendroclimatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Noël Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fraiture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrade L.; Miramont C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01118378v1</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universite de Savoie, Faculte des sciences et techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 218 p., 2010, Collection Edytem</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanctuaire de source, sanctuaire des eaux ou simple sanctuaire en milieu humide? Découverte d'un complexe cultuel antique à Magny-Cours (Nièvre)</w:t>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+                <w:t xml:space="preserve">Un puits cuvelé de La Tène finale à Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...2840 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Alain Bulard; Thierry Lejars. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Île-de-France. Actes du XXVIe colloque de l’Association française pour l’étude de l’âge du Fer (Paris et Saint-Denis, 9-12 mai 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (26), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-71, 2005, 978-2913272118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02530480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11788,1363 +12218,1363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions. Rapport triennal 2021-2023. Rapport 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herbrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAMAT - Laboratoire Métallurgies et Cultures - CNRS - UTBM; DRAC Bourgogne-Franche-Comté, Service Régional de l'Archéologie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champdôtre (21), Les Grands Pâtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Bourgogne-Franche-Comté - DRAC. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau Organisation et circulation des productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herbrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation de la plaine alluviale des Tilles aux époques antique et médiévale : Arceau, Le Grand Charmot, L'Ordorat : rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tikonoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier métallurgique aux abords de la terrasse PC15. In : Rapport intermédiaire 2018 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray, Synthèse, Centre archéologique européen de recherche de BIBRACTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hantrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Estur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; Laboratoire Chrono-environnement - UMR6249; BIBRACTE EPCC. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montholon (Aillant-sur-Tholon) «Bois des Ferriers». Sondages sur les ferriers n°1, 3 et 9. Rapport de sondage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;in&amp;lt;/i&amp;gt; Pierre Nouvel, Stéphane Venault (coord.), Projet Collectif de Recherches « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Rapport d’activité 2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coquet</w:t>
+                <w:t xml:space="preserve">Chantier «Construction Historique des Espaces Forestiers»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bépoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2015, 638 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] usr 3124 MSHE C.-N. Ledoux. 2015, pp.263-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166103v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantier «Construction Historique des Espaces Forestiers»</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bépoix</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;in&amp;lt;/i&amp;gt; Pierre Nouvel, Stéphane Venault (coord.), Projet Collectif de Recherches « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Rapport d’activité 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] usr 3124 MSHE C.-N. Ledoux. 2015, pp.263-350</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2015, 638 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968331v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lille, les Tanneurs 3. Rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lançon Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Nord-Picardie. 2006, pp.5 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13154,272 +13584,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des restes carbonisés à la connaissance des charpentes de Notre-Dame de Paris. Cycle de conférences &amp;quot;Notre-Dame en chantiers&amp;quot; (https://www.youtube.com/watch?v=bLJSlMlAhig)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections archéologiques diachroniques dans la Haute Chaîne du Jura (Doubs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne – Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13429,114 +13859,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrochronologie du Chêne (Quercus robur, Quercus petraea), influences des facteurs stationnels et climatiques sur la croissance radiale, cas des sols hydromorphes et des climats atlantiques. Applications paléo-écologiques aux bois subfossiles du marais de Brière (Loire-Atlantique).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de France-Comté (UFC), 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04659087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13604,51 +14034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9983108B"/>
+    <w:nsid w:val="829786EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13835,51 +14265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-girardclos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4756-7744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bourchanin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouillot, Rodolphe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pazj-fr12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04908826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v5j5-4239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picornell-Gelabert Lloren&#231;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alcolea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338089v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Haneca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gr&#252;newald" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2516240122" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177640" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pi&#233;tak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6954" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.823968" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.283" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.065" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocque" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jaouen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5135" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599950v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.030" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perez Mena" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.03.034" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHGLKVB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525937v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1101-2016" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118378v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2013.11.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T4TLST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925219v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01521015v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608093535" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945860v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570342v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di&#232;tre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878025v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599845v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526104v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526203v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526188v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526080v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116936v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738294v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Billamboz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gassmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860271v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683155v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734177v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissinger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gomy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734183v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Schucany" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-A. Schwarz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lehnert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Neukom" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683154v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702076v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ginella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/1507/chapter/21895" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21895" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118380v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118383v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sde.archives-ouvertes.fr/file/index/docid/786410/filename/Collection_Edytem_11_Dendrochronologie_-.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530480v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rocq" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2005_act_26_1_1227" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425112v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123547v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557746v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tikonoff" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535240v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968331v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;poix" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891386v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543236v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barbier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lehmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04659087v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-girardclos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4756-7744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579509v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pi&#233;tak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Haneca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gr&#252;newald" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2516240122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177640" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6954" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alcolea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.823968" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.070" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.283" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jaouen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perez Mena" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.03.034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHGLKVB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1101-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2013.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T4TLST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01521015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608093535" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bourchanin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouillot, Rodolphe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369711v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pazj-fr12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532640v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863467v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04908826v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v5j5-4239" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picornell-Gelabert Lloren&#231;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425830v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862483v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644585v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974498v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945860v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570342v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541698v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di&#232;tre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878025v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526104v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526203v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526080v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738294v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Billamboz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gassmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683155v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissinger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gomy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296426v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de//propylaeum/catalog/book/1507/chapter/21893" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21893" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734183v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Schucany" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-A. Schwarz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lehnert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Neukom" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683154v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702076v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ginella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/1507/chapter/21895" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21895" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118380v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118383v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sde.archives-ouvertes.fr/file/index/docid/786410/filename/Collection_Edytem_11_Dendrochronologie_-.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rocq" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2005_act_26_1_1227" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425112v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123547v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557746v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tikonoff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535240v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;poix" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891386v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543236v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barbier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lehmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04659087v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>