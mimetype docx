--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -852,295 +852,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the origin of wood at the regional scale with dendrochemical markers: elemental and strontium and neodymium isotopic composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naming, relocating and dating the woods of Notre-Dame “forest”, first results based on collated data and archaeological surveys of the remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Poszwa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177640⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04846381v1</w:t>
+                <w:t xml:space="preserve">hal-03707489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming, relocating and dating the woods of Notre-Dame “forest”, first results based on collated data and archaeological surveys of the remains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+                <w:t xml:space="preserve">Tracing the origin of wood at the regional scale with dendrochemical markers: elemental and strontium and neodymium isotopic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Martin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.21-31. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707489v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04846381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones de production du fer en Bourgogne-Franche-Comté : une approche sur la longue durée par le radiocarbone</w:t>
               </w:r>
@@ -1656,295 +1656,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of historical atmospheric pollution in an industrial area by dendrochemical approaches</w:t>
+                <w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+                <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Yung</w:t>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+                <w:t xml:space="preserve">Nicolas Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Girardclos</w:t>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Pauline Delhautal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 220, pp.116-126. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081477v1</w:t>
+                <w:t xml:space="preserve">insu-02537945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t>
+                <w:t xml:space="preserve">Evaluation of historical atmospheric pollution in an industrial area by dendrochemical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">L Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Carry</w:t>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
+                <w:t xml:space="preserve">O Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Delhautal</w:t>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.116-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02537945v1</w:t>
+                <w:t xml:space="preserve">hal-02081477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The taphonomic characterization of a charcoal production platform. Contribution of an innovative pair of methods: Raman analysis and micromorphology</w:t>
               </w:r>
@@ -2054,550 +2054,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of tyloses quantification in earlywood oak vessels to archaeological charcoal analyses: Estimation of a minimum age and influences of physiological and environmental factors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approche géoarchéologique et paléoenvironnementale d’une zone humide en contexte cultuel. Le cas de Magny-Cours (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° spécial « Sacrée science ! » Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen, pp.217-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02337816v1</w:t>
+                <w:t xml:space="preserve">hal-02735979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthraco-typology as a key approach to past firewood exploitation and woodland management reconstructions. Dendrological reference dataset modelling with dendro-anthracological tools</w:t>
+                <w:t xml:space="preserve">Contribution of tyloses quantification in earlywood oak vessels to archaeological charcoal analyses: Estimation of a minimum age and influences of physiological and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie Nocus</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 463 (part B), pp.232-249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.065⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 463, pp.250-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637751v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02337816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewage sludge as a soil amendment in a Larix decidua plantation: Effects on tree growth and floristic diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bourioug</w:t>
+                <w:t xml:space="preserve">Anthraco-typology as a key approach to past firewood exploitation and woodland management reconstructions. Dendrological reference dataset modelling with dendro-anthracological tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bourgeade</w:t>
+                <w:t xml:space="preserve">Noémie Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 621, pp.291 - 301. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 463 (part B), pp.232-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779745v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géoarchéologique et paléoenvironnementale d’une zone humide en contexte cultuel. Le cas de Magny-Cours (Nièvre)</w:t>
+                <w:t xml:space="preserve">Sewage sludge as a soil amendment in a Larix decidua plantation: Effects on tree growth and floristic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Rocque</w:t>
+                <w:t xml:space="preserve">Mohamed Bourioug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+                <w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Jaouen</w:t>
+                <w:t xml:space="preserve">Pascale Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 621, pp.291 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735979v1</w:t>
+                <w:t xml:space="preserve">hal-01779745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche dendroarchéologique de l'approvisionnement de la ville antique d'Augustonemetum (Clermont-Ferrand, Puy-de-Dôme) en bois d’œuvre et exploitation forestière</w:t>
               </w:r>
@@ -2687,51 +2687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of carbonization on growth rings: dating by dendrochronology experiments on oak charcoals collected from archaeological sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,295 +2785,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01599950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving identification of coppiced and seeded trees in past woodland management by comparing growth and wood anatomy of living sessile oaks ( Quercus petraea )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthracology of charcoal kilns in the forest of Chailluz (France) as a tool to understand Franche-Comte forestry from the mid-15th to the early 20th century AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruelle</w:t>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 463 (In press), pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.015⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 458, pp.200 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525878v1</w:t>
+                <w:t xml:space="preserve">hal-01677887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracology of charcoal kilns in the forest of Chailluz (France) as a tool to understand Franche-Comte forestry from the mid-15th to the early 20th century AD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving identification of coppiced and seeded trees in past woodland management by comparing growth and wood anatomy of living sessile oaks ( Quercus petraea )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Laplaige</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 458, pp.200 - 213. </w:t>
+              <w:t xml:space="preserve">, 2017, 463 (In press), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677887v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t>
               </w:r>
@@ -3777,51 +3777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctuaire de source, sanctuaire des eaux ou simple sanctuaire en milieu humide? Découverte d'un complexe cultuel antique à Magny-Cours (Nièvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,51 +4573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,234 +5203,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de la variabilité hydroclimatique de mai à juillet dans le centre de la France au cours du dernier millénaire à partir des largeurs de cernes de chêne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dans la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris : quand le bois raconte l’histoire de la construction d'une cathédrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">, Christelle BELINGARD; François BLONDEL; Christophe CORONA; Vincent LABBAS; Sandrine PARADIS-GRENOUILLET; Frédéric RICHARD; Mélanie SAULNIER; Lisa SHINDO, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428668v1</w:t>
+                <w:t xml:space="preserve">mnhn-05369711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris : quand le bois raconte l’histoire de la construction d'une cathédrale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstruction de la variabilité hydroclimatique de mai à juillet dans le centre de la France au cours du dernier millénaire à partir des largeurs de cernes de chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Christelle BELINGARD; François BLONDEL; Christophe CORONA; Vincent LABBAS; Sandrine PARADIS-GRENOUILLET; Frédéric RICHARD; Mélanie SAULNIER; Lisa SHINDO, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05369711v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GROOT : un projet de base de données et d'outil de calcul en dendroarchéologie</w:t>
               </w:r>
@@ -5544,247 +5544,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using dendro-anthracology to understand the links between iron production and forestry economy: the case of the Champigneulles medieval smelting site (54)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">TRACE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532640v1</w:t>
+                <w:t xml:space="preserve">hal-05157201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using dendro-anthracology to understand the links between iron production and forestry economy: the case of the Champigneulles medieval smelting site (54)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157201v1</w:t>
+                <w:t xml:space="preserve">hal-05532640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage au centre de la bille : l'expérimentation numérique au service de la dendroarchéologie</w:t>
               </w:r>
@@ -5822,51 +5822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christelle BELINGARD (DTalents – GEOLAB), François BLONDEL (Université de Genève, C-CIA – Chrono-environnement), Christophe CORONA (CNRS LECA), Vincent LABBAS (Université de Liège – KIK IRPA – TRACE), Sandrine PARADIS-GRENOUILLET (EVEHA – GEOLAB), Frédéric RICHARD (Université de Limoges – GEOLAB), Mélanie SAULNIER (CNRS GEODE), Lisa SHINDO (Métropole Nice Côte d’Azur – CCJ), Oct 2025, Limoges, France</w:t>
@@ -5889,946 +5889,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche multiproxy des pratiques agricoles en bordure du lac de Chalain : l'apport de nouveaux éléments à un vieux débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gallet</w:t>
+                <w:t xml:space="preserve">Clément Menbrivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">Colloque Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internéo, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910948v1</w:t>
+                <w:t xml:space="preserve">halshs-04863467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiproxy des pratiques agricoles en bordure du lac de Chalain : l'apport de nouveaux éléments à un vieux débat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Denaire</w:t>
+                <w:t xml:space="preserve">Interactions entre production sidérurgique et ressources en bois : l'exemple d'Entrains-sur-Nohain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Menbrivès</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internéo, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle de la Société Française d'Etude des Mines et de la Métallurgie (SAFEMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Champaubert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04863467v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre production sidérurgique et ressources en bois : l'exemple d'Entrains-sur-Nohain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+                <w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Venault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle de la Société Française d'Etude des Mines et de la Métallurgie (SAFEMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Champaubert, France</w:t>
+              <w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821925v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">GROOT : un projet de base de données et outil de calcul en dendroarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">Benjamin Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/v5j5-4239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
+                <w:t xml:space="preserve">hal-04908826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acquisition de données 3D et les traitements numériques à l'épreuve des questions de recherche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dylan Nouzeran</w:t>
+                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772582v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GROOT : un projet de base de données et outil de calcul en dendroarchéologie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alba Ferreira Domínguez</w:t>
+                <w:t xml:space="preserve">L'acquisition de données 3D et les traitements numériques à l'épreuve des questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Nouzeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908826v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la nef de Notre-Dame de Paris : nouvelles données chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7017,103 +7017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-tracer approach to study the provenance of the charred medieval timbers of the framework of Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
@@ -7509,51 +7509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7867,64 +7867,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7979,90 +7979,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural revegetation of a red gypsum dump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zapata Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Phytotechnology Conference (IPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Novi-sad, Serbia</w:t>
@@ -8902,90 +8902,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Saint Gengoul de Tellenay : from an intra-site survey to a broader understanding of a woodland landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
@@ -9491,51 +9491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un cadre méthodologique afin d’examiner l’histoire cachée des couvertures boisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9625,51 +9625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Methodological Framework for Investigating the Hidden History of Woodland Covers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9839,294 +9839,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts de chênes du centre-est de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La forêt de la montagne jurassienne : usages et nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chevassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Diètre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La forêt au Moyen-Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Belles Lettres, pp.129-142, 2019</w:t>
+              <w:t xml:space="preserve">La forêt au Moyen Âge (S. Bépoix et H. Richard, dir.), p. 314-330</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570342v1</w:t>
+                <w:t xml:space="preserve">hal-02541698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forêt de la montagne jurassienne : usages et nature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">Les forêts de chênes du centre-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Diètre</w:t>
-[...34 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Christophe Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Bépoix; Hervé Richard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La forêt au Moyen Âge (S. Bépoix et H. Richard, dir.), p. 314-330</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">La forêt au Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.129-142, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541698v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPROCHE GÉOARCHÉOLOGIQUE ET PALÉOENVIRONNEMENTALE D'UNE ZONE HUMIDE EN CONTEXTE CULTUEL LE CAS DE MAGNY-COURS (NIÈVRE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10418,51 +10418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10502,229 +10502,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dendrochronologie : de la datation à la restitution des paysages forestiers comtois et jurassiens</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">L. Delobette; P. Delsalle. </w:t>
+                <w:t xml:space="preserve">Détection et analyse des structures archéologiques pour comprendre la forêt de Chailluz (Besançon) d’hier à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bépoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Delobette; Paul Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Franche-Bourgogne, pp.53-66, 2016, 978-2-9546172-9-9</w:t>
+              <w:t xml:space="preserve">, Editions Franche-Bourgogne, pp.35-51, 2016, 978-10-9546172-9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526188v1</w:t>
+                <w:t xml:space="preserve">halshs-01222742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et analyse des structures archéologiques pour comprendre la forêt de Chailluz (Besançon) d’hier à aujourd’hui</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Laurence Delobette; Paul Delsalle. </w:t>
+                <w:t xml:space="preserve">La dendrochronologie : de la datation à la restitution des paysages forestiers comtois et jurassiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Delobette; P. Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Franche-Bourgogne, pp.35-51, 2016, 978-10-9546172-9-9</w:t>
+              <w:t xml:space="preserve">, éditions Franche-Bourgogne, pp.53-66, 2016, 978-2-9546172-9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01222742v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures en bois d’Adduction, de stockage et d’évacuation des eaux de la ville antique de Clermont-Ferrand (Augustonemetum)</w:t>
               </w:r>
@@ -11942,51 +11942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Noël Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fraiture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13117,51 +13117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13200,77 +13200,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantier «Construction Historique des Espaces Forestiers»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13322,51 +13322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;in&amp;lt;/i&amp;gt; Pierre Nouvel, Stéphane Venault (coord.), Projet Collectif de Recherches « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Rapport d’activité 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13496,51 +13496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Nord-Picardie. 2006, pp.5 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13716,64 +13716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections archéologiques diachroniques dans la Haute Chaîne du Jura (Doubs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14034,51 +14034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="829786EE"/>
+    <w:nsid w:val="EE5A59D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14265,51 +14265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-girardclos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4756-7744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579509v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pi&#233;tak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Haneca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gr&#252;newald" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2516240122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177640" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6954" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alcolea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.823968" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.070" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.283" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jaouen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perez Mena" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.03.034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHGLKVB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1101-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2013.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T4TLST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01521015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608093535" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bourchanin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouillot, Rodolphe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369711v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pazj-fr12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532640v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863467v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04908826v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v5j5-4239" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picornell-Gelabert Lloren&#231;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425830v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862483v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644585v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974498v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945860v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570342v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541698v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di&#232;tre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878025v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526104v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526203v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526080v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738294v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Billamboz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gassmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683155v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissinger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gomy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296426v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de//propylaeum/catalog/book/1507/chapter/21893" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21893" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734183v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Schucany" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-A. Schwarz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lehnert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Neukom" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683154v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702076v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ginella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/1507/chapter/21895" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21895" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118380v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118383v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sde.archives-ouvertes.fr/file/index/docid/786410/filename/Collection_Edytem_11_Dendrochronologie_-.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rocq" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2005_act_26_1_1227" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425112v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123547v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557746v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tikonoff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535240v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;poix" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891386v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543236v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barbier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lehmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04659087v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-girardclos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4756-7744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579509v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pi&#233;tak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Haneca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gr&#252;newald" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2516240122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177640" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6954" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alcolea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.823968" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jaouen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637751v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.283" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perez Mena" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.03.034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHGLKVB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1101-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2013.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T4TLST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01521015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608093535" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bourchanin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouillot, Rodolphe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pazj-fr12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532640v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863467v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04908826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v5j5-4239" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picornell-Gelabert Lloren&#231;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425830v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862483v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644585v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974498v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945860v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di&#232;tre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570342v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878025v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526104v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526203v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526080v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738294v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Billamboz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gassmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683155v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissinger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gomy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296426v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de//propylaeum/catalog/book/1507/chapter/21893" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21893" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734183v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Schucany" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-A. Schwarz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lehnert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Neukom" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683154v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702076v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ginella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/1507/chapter/21895" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21895" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118380v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118383v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sde.archives-ouvertes.fr/file/index/docid/786410/filename/Collection_Edytem_11_Dendrochronologie_-.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rocq" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2005_act_26_1_1227" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425112v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123547v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557746v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tikonoff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535240v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;poix" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891386v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543236v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barbier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lehmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04659087v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>