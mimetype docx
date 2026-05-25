--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -852,295 +852,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming, relocating and dating the woods of Notre-Dame “forest”, first results based on collated data and archaeological surveys of the remains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing the origin of wood at the regional scale with dendrochemical markers: elemental and strontium and neodymium isotopic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Martin</w:t>
+                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.004⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707489v1</w:t>
+                <w:t xml:space="preserve">insu-04846381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the origin of wood at the regional scale with dendrochemical markers: elemental and strontium and neodymium isotopic composition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+                <w:t xml:space="preserve">Naming, relocating and dating the woods of Notre-Dame “forest”, first results based on collated data and archaeological surveys of the remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 957, pp.177640. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.21-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04846381v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones de production du fer en Bourgogne-Franche-Comté : une approche sur la longue durée par le radiocarbone</w:t>
               </w:r>
@@ -1656,295 +1656,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t>
+                <w:t xml:space="preserve">Evaluation of historical atmospheric pollution in an industrial area by dendrochemical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">L Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Carry</w:t>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
+                <w:t xml:space="preserve">O Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Delhautal</w:t>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.116-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02537945v1</w:t>
+                <w:t xml:space="preserve">hal-02081477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of historical atmospheric pollution in an industrial area by dendrochemical approaches</w:t>
+                <w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+                <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Yung</w:t>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+                <w:t xml:space="preserve">Nicolas Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Girardclos</w:t>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Pauline Delhautal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 220, pp.116-126. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081477v1</w:t>
+                <w:t xml:space="preserve">insu-02537945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The taphonomic characterization of a charcoal production platform. Contribution of an innovative pair of methods: Raman analysis and micromorphology</w:t>
               </w:r>
@@ -2024,2161 +2024,2221 @@
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107, pp.87-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géoarchéologique et paléoenvironnementale d’une zone humide en contexte cultuel. Le cas de Magny-Cours (Nièvre)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Rocque</w:t>
+                <w:t xml:space="preserve">Anthraco-typology as a key approach to past firewood exploitation and woodland management reconstructions. Dendrological reference dataset modelling with dendro-anthracological tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G Jaouen</w:t>
+                <w:t xml:space="preserve">Noémie Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 463 (part B), pp.232-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735979v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of tyloses quantification in earlywood oak vessels to archaeological charcoal analyses: Estimation of a minimum age and influences of physiological and environmental factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+                <w:t xml:space="preserve">Sewage sludge as a soil amendment in a Larix decidua plantation: Effects on tree growth and floristic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bourioug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.070⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 621, pp.291 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02337816v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthraco-typology as a key approach to past firewood exploitation and woodland management reconstructions. Dendrological reference dataset modelling with dendro-anthracological tools</w:t>
+                <w:t xml:space="preserve">Contribution of tyloses quantification in earlywood oak vessels to archaeological charcoal analyses: Estimation of a minimum age and influences of physiological and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie Nocus</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 463 (part B), pp.232-249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.065⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 463, pp.250-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637751v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02337816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewage sludge as a soil amendment in a Larix decidua plantation: Effects on tree growth and floristic diversity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche géoarchéologique et paléoenvironnementale d’une zone humide en contexte cultuel. Le cas de Magny-Cours (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bourgeade</w:t>
+                <w:t xml:space="preserve">Gabriel Rocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° spécial « Sacrée science ! » Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen, pp.217-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779745v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche dendroarchéologique de l'approvisionnement de la ville antique d'Augustonemetum (Clermont-Ferrand, Puy-de-Dôme) en bois d’œuvre et exploitation forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.5135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01886719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of carbonization on growth rings: dating by dendrochronology experiments on oak charcoals collected from archaeological sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 463 (B), pp.268-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01599950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthracology of charcoal kilns in the forest of Chailluz (France) as a tool to understand Franche-Comte forestry from the mid-15th to the early 20th century AD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 458, pp.200 - 213. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving identification of coppiced and seeded trees in past woodland management by comparing growth and wood anatomy of living sessile oaks ( Quercus petraea )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 463 (In press), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 571, pp.1230 - 1240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrochemical assessment of mercury releases from a pond and dredged-sediment landfill impacted by a chlor-alkali plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Perez Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 148, pp.122 - 126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2016.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French summer droughts since 1326 CE: a reconstruction based on tree ring cellulose &amp;lt;i&amp;gt;δ&amp;lt;/i&amp;gt;&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Labuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (5), pp.1101 - 1117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-1101-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree age, site and climate controls on tree ring cellulose δ18O: A case study on oak trees from south-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Labuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dendrochronologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (1), pp.78-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dendro.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctuaire de source, sanctuaire des eaux ou simple sanctuaire en milieu humide? Découverte d'un complexe cultuel antique à Magny-Cours (Nièvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tome 62, p. 157-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00925219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing Season Temperatures in Europe and Climate Forcings Over the Past 1400 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (4), pp.e9972. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene history of the River Seine, Paris, France: bio-chronostratigraphic and geomorphological evidence from the Quai-Branly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (6), pp.967-980. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683608093535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4188,176 +4248,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire une charpente disparue : l'apport de l'annotation sémantique à la compréhension de vestiges effondrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de l'état sanitaire de la charpente de Notre-Dame de Paris : pour une étude des insectes ravageurs du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4416,319 +4476,319 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du chantier scientifique : Naissance et renaissance d'une cathédrale Notre-Dame de Paris sous l'œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04574502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du vieillissement naturel sur les propriétés du bois de chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bourchanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire « Naissance et renaissance d’une cathédrale: Notre-Dame de Paris sous l’œil des scientifiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France. Actes du Colloque interdisciplinaire « Naissance et renaissance d’une cathédrale: Notre-Dame de Paris sous l’œil des scientifiques », pp.53, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Azuara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Beguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de l'état sanitaire de la charpente de Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4770,422 +4830,422 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe COLLOQUE DU GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale plantations of poplar at metal-contaminated phytomanagement sites: investigation of associated fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhine’s floods during roman antiquity. Geoarchaeology of the Oedenburg Gallo-Roman site (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Aucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouillot, Rodolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Geological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de crues antiques sur le site gallo-romain d’Oedenburg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d’Archéométrie GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5195,51 +5255,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris : quand le bois raconte l’histoire de la construction d'une cathédrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5255,802 +5315,802 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christelle BELINGARD; François BLONDEL; Christophe CORONA; Vincent LABBAS; Sandrine PARADIS-GRENOUILLET; Frédéric RICHARD; Mélanie SAULNIER; Lisa SHINDO, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05369711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de la variabilité hydroclimatique de mai à juillet dans le centre de la France au cours du dernier millénaire à partir des largeurs de cernes de chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GROOT : un projet de base de données et d'outil de calcul en dendroarchéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Ferreira Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/pazj-fr12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using dendro-anthracology to understand the links between iron production and forestry economy: the case of the Champigneulles medieval smelting site (54)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157201v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using dendro-anthracology to understand the links between iron production and forestry economy: the case of the Champigneulles medieval smelting site (54)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the paleoclimatic potential of a 1000-year tree-ring chronology from archaeological and living oaks from central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces de production de fer brut dans leur environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">TRACE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532640v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage au centre de la bille : l'expérimentation numérique au service de la dendroarchéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christelle BELINGARD (DTalents – GEOLAB), François BLONDEL (Université de Genève, C-CIA – Chrono-environnement), Christophe CORONA (CNRS LECA), Vincent LABBAS (Université de Liège – KIK IRPA – TRACE), Sandrine PARADIS-GRENOUILLET (EVEHA – GEOLAB), Frédéric RICHARD (Université de Limoges – GEOLAB), Mélanie SAULNIER (CNRS GEODE), Lisa SHINDO (Métropole Nice Côte d’Azur – CCJ), Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiproxy des pratiques agricoles en bordure du lac de Chalain : l'apport de nouveaux éléments à un vieux débat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Fontana</w:t>
+                <w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internéo, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04863467v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre production sidérurgique et ressources en bois : l'exemple d'Entrains-sur-Nohain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6059,776 +6119,776 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle de la Société Française d'Etude des Mines et de la Métallurgie (SAFEMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Champaubert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+                <w:t xml:space="preserve">Approche multiproxy des pratiques agricoles en bordure du lac de Chalain : l'apport de nouveaux éléments à un vieux débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Menbrivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">Colloque Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internéo, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910948v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04863467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GROOT : un projet de base de données et outil de calcul en dendroarchéologie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alba Ferreira Domínguez</w:t>
+                <w:t xml:space="preserve">L'acquisition de données 3D et les traitements numériques à l'épreuve des questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Nouzeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908826v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Durand</w:t>
+                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+                <w:t xml:space="preserve">GROOT : un projet de base de données et outil de calcul en dendroarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/v5j5-4239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acquisition de données 3D et les traitements numériques à l'épreuve des questions de recherche</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772582v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la nef de Notre-Dame de Paris : nouvelles données chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6860,73 +6920,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Ministère de la Culture de la France; Dillmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04778791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the roof structure condition of Notre-Dame de Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6981,526 +7041,526 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04196944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-tracer approach to study the provenance of the charred medieval timbers of the framework of Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04273553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation du sapin chez les Arvernes : une réussite économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bois et architecture dans la Protohistoire et l'Antiquité (2). Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Lamouille; Clémence Pagnoux; Pierre Péfau; Vanessa Py-Saragaglia; Sylvie Rougier-Blanc, Apr 2022, Paris-Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille préventive de Champdôtre (21), carrière Maggioni, Évolution au cours de l’Holocène d’un paléochenal entre Ouche et Tille : dynamique naturelle et relations avec l’occupation humain protohistorique et antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA - Bourgogne-Franche-Comté, Dec 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sordoillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charpentes de Notre-Dame de Paris, questionnement du bois dans le patrimoine et premiers apports de l’étude des restes carbonisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7509,163 +7569,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées Scientifiques du GDR3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological charcoal analysis and anthraco-typology. Contribution and limits for the study of firewood exploitation, woodland management and palaeoenvironmental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7684,87 +7744,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Bois. Échanges interdisciplinaires sur le bois et les sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris I, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03425831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthraco-typology as a method of understanding firewood exploitation and woodland management practices through archaeological charcoal fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7805,323 +7865,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Kiel, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03425830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of dendrochemical methods for the evaluation of the contemporary history of an industrial area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree rings in archaeology, climatology and ecology (trace)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Leucio-Caserta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural revegetation of a red gypsum dump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zapata Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Phytotechnology Conference (IPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Novi-sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass, mineralomass and microbial communities at poplar phytomanagement sites: a ten-year study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8143,343 +8203,343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles du moulin de Thervay : évolution d’un site de meunerie de la période carolingienne à l’installation du domaine de l’abbaye cistercienne d’Acey (IX e – XII e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 323 à 342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendroanthracology, questioning past woodland management and first results to identify wood from sessile Oak coppiced and seed-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8495,724 +8555,724 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Anthracology Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Freiburg, Aug 2015, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux humides et aménagements anthropiques dans la plaine alluviale du Rhin : le site romain d’Oedenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du VIIème Colloque AGER, Silva et Saltus en Gaule romaine. Dynamique et gestion des forêts et des zones rurales marginales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France. pp.31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale demonstration of tree-based phytostabilization assisted by symbiotic fungi of metal-contaminated sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International phytotechnologies conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais à grande échelle de phytostabilisation aidée couplée à une valorisation biomasse en bois énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Saint Gengoul de Tellenay : from an intra-site survey to a broader understanding of a woodland landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendro-archaeological contribution to the history of forest exploitation. The case of the Gallo-Roman settlement of Odenburg (Alsace, France) between 10 and 180 AD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dendro-archaeological contribution to the history of forest exploitation. The case of the Gallo-Roman settlement of Odenburg (Alsace, France) between 10 and 180 AD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Bruxelles, France. p. 77-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00644585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux humides et aménagements anthropiques dans la plaine alluviale du Rhin : le site romain d’Oedenburg (Haut-Rhin).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIème Colloque AGER, Silva et Saltus en Gaule romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9222,1247 +9282,1247 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoenvironnement, géoarchéologie et bioarchéologie à Bibracte (Nièvre et Saône-et-Loire). Études en cours et acquis récents du programme de recherche du Mont-Beuvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Goláňová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de Culture, pp.65-72, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille préventive de Champdôtre (Côte d'Or). Évolution au cours de l'Holocène d'un paléochenal entre Ouche et Tille, dynamique naturelle et relations avec l'occupation humaine protohistorique et antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de Culture, pp.73-78, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un cadre méthodologique afin d’examiner l’histoire cachée des couvertures boisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Decocq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie historique. Apprendre du passé pour comprendre le présent et anticiper l’avenir des écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.143-158, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9090.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Methodological Framework for Investigating the Hidden History of Woodland Covers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+                <w:t xml:space="preserve">Les secrets de la charpente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In : Ph Dillmann, P. Liévaux, A. Magnien, M. Regert (eds), Notre-Dame de Paris – La science à l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cherche-Midi, pp.75-88, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775623v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrets de la charpente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">Towards a Methodological Framework for Investigating the Hidden History of Woodland Covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Decocq. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : Ph Dillmann, P. Liévaux, A. Magnien, M. Regert (eds), Notre-Dame de Paris – La science à l’œuvre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, Iste, pp.135-149, 2022, 9781789450903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394169764.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945860v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forêt de la montagne jurassienne : usages et nature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les forêts de chênes du centre-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Bépoix; Hervé Richard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La forêt au Moyen Âge (S. Bépoix et H. Richard, dir.), p. 314-330</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">La forêt au Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.129-142, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541698v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts de chênes du centre-est de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La forêt de la montagne jurassienne : usages et nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chevassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Diètre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La forêt au Moyen-Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Belles Lettres, pp.129-142, 2019</w:t>
+              <w:t xml:space="preserve">La forêt au Moyen Âge (S. Bépoix et H. Richard, dir.), p. 314-330</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570342v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPROCHE GÉOARCHÉOLOGIQUE ET PALÉOENVIRONNEMENTALE D'UNE ZONE HUMIDE EN CONTEXTE CULTUEL LE CAS DE MAGNY-COURS (NIÈVRE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apport des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, spécial 32, pp.213-227, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures en bois d'adduction, de stockage et d'évacuation de l'eau de la ville antique de Clermont-Ferrand (Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Michel Magny; Matthieu Thivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la reconstruction des paysages à l'histoire des sociétés. 10000 ans d'archives sédimentaires en zone humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-88474-369-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles du moulin de Thervay : Évolution d’un site de meunerie de la période carolingienne à l’installation du domaine de l’abbaye cistercienne d’Acey (IXe – XIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaccottey L.; Rollier G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.323-342, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de charbon de bois en forêt de Chailluz (Doubs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10472,1743 +10532,1743 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Delobette; P. Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Franche-Bourgogne, pp.27-34, 2016, 978-2-9546172-9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et analyse des structures archéologiques pour comprendre la forêt de Chailluz (Besançon) d’hier à aujourd’hui</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Laurence Delobette; Paul Delsalle. </w:t>
+                <w:t xml:space="preserve">La dendrochronologie : de la datation à la restitution des paysages forestiers comtois et jurassiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Delobette; P. Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Franche-Bourgogne, pp.35-51, 2016, 978-10-9546172-9-9</w:t>
+              <w:t xml:space="preserve">, éditions Franche-Bourgogne, pp.53-66, 2016, 978-2-9546172-9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01222742v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dendrochronologie : de la datation à la restitution des paysages forestiers comtois et jurassiens</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">L. Delobette; P. Delsalle. </w:t>
+                <w:t xml:space="preserve">Détection et analyse des structures archéologiques pour comprendre la forêt de Chailluz (Besançon) d’hier à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bépoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Delobette; Paul Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des paysages forestiers comtois et jurassiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Franche-Bourgogne, pp.53-66, 2016, 978-2-9546172-9-9</w:t>
+              <w:t xml:space="preserve">, Editions Franche-Bourgogne, pp.35-51, 2016, 978-10-9546172-9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526188v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01222742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures en bois d’Adduction, de stockage et d’évacuation des eaux de la ville antique de Clermont-Ferrand (Augustonemetum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barral P.; Magny M.; Thivet M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides: Actes de la table-ronde de Frasne (15-16 oct. 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InFolio éditions, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux humides et aménagements anthropiques dans la plaine du Rhin : le site romain d'Oedenburg (Haut-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bernard; François Favory; Jean-Luc Fiches. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silva et saltus en Gaule romaine : dynamique et gestion des forêts et des zones rurales marginales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.31-44, 2014, 978-2.84867.497.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abandoned Oak coppice on both sides of the Jura Mountains: dendroecological growth models highlighting woodland development and management in the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Billamboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gassmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Holger Gärtner, Philippe Rozenberg, Patricia Montès, Olivier Bertel, Ingo Heinrich and Gerhard Helle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACE Tree Rings in Archaeology, Climatology and Ecology Volume 10 Proceedings of the DENDROSYMPOSIUM 2011 May 11th - 14th, 2011 in Orléans, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deutsches GeoForschungsZentrum GFZ, pp.71-78, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendroarchaeological contributions to the history of forest exploitation: the case of the Gallo-roman settlement of Oedenburg (Alsace, France) between 10 AD and 180 AD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les moulins de l'abbaye de Cluny et le paléoenvironnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pascale Fraiture. </w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Père, Juliette Rollier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Rings, Art, Archaeology : Proceedings of a conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scientia Artis 7, pp.77-96, 2011, 978-2-930054-13-1</w:t>
+              <w:t xml:space="preserve">Arch-I-Tech 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Ausonius, pp.145-159, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860271v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les moulins de l'abbaye de Cluny et le paléoenvironnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendroarchaeological contributions to the history of forest exploitation: the case of the Gallo-roman settlement of Oedenburg (Alsace, France) between 10 AD and 180 AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Christian Père, Juliette Rollier. </w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Fraiture. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arch-I-Tech 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Ausonius, pp.145-159, 2011</w:t>
+              <w:t xml:space="preserve">Tree Rings, Art, Archaeology : Proceedings of a conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scientia Artis 7, pp.77-96, 2011, 978-2-930054-13-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683155v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bâtiments au nord de l'enclos du sanctuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gissinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fortuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oedenburg, volume 2, L'agglomération civile et les sanctuaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RGZM Römisch Germanisches Zentralmuseum, pp.287-368, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bâtiments au nord de l’enclos du sanctuaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fortuné</w:t>
+                <w:t xml:space="preserve">Der Gallorömische Tempelbezirk und seine Umgebung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caty Schucany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter-A. Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gomy</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Neukom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oedenburg. Fouilles françaises, allemandes et suisses à Biesheim et Kunheim, Haut-Rhin, France. Volume 2: L’agglomération civile et les sanctuaires. 1 – Fouilles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oedenburg, volume 2, L'agglomération civile et les sanctuaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RGZM Römisch Germanisches Zentralmuseum, pp.37-286, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05296426v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der Gallorömische Tempelbezirk und seine Umgebung</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exploitation de la forêt vue par la dendro-archéologie : l'exemple d'Oedenburg (Alsace) entre 10 et 180 apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oedenburg, volume 2, L'agglomération civile et les sanctuaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RGZM Römisch Germanisches Zentralmuseum, pp.37-286, 2011</w:t>
+              <w:t xml:space="preserve">Aspects de la romanisation dans l'Est de la Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibracte n° 21, pp.361-382, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734183v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation de la forêt vue par la dendro-archéologie : l'exemple d'Oedenburg (Alsace) entre 10 et 180 apr. J.-C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les bâtiments au nord de l’enclos du sanctuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Reddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fortuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects de la romanisation dans l'Est de la Gaule</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oedenburg. Fouilles françaises, allemandes et suisses à Biesheim et Kunheim, Haut-Rhin, France. Volume 2: L’agglomération civile et les sanctuaires. 1 – Fouilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RGZM; Propylaeum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-368, 2011, 978-3-88467-189-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.1507.c21893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683154v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05296426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier bas (BK 04)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendro-archaeological contribution to the history of forest exploitation: a case of the Gallo-Roman settlement of Oedenburg (Alsace, France) between 10 and 180 AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Reddé Michel. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fraiture P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oedenburg Volume 2 : l'agglomération civile et les sanctuaires, 1- Fouilles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of an international conference, Tree Rings Art Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Institute for Cultural Heritage, pp.77-97, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00702076v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendro-archaeological contribution to the history of forest exploitation: a case of the Gallo-Roman settlement of Oedenburg (Alsace, France) between 10 and 180 AD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le quartier bas (BK 04)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Reddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fortuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ginella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Fraiture P. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reddé Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of an international conference, Tree Rings Art Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oedenburg Volume 2 : l'agglomération civile et les sanctuaires, 1- Fouilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Römisch-Germanisches Zentralmuseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.375-522, 2011, Monographien des Römisch-Germanischen Zentralmusems, Band 79, 2, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.1507.c21895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118380v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrochronologie et dendroclimatologie du chêne en France. Questions posées par le transfert de données de bois historiques vers la dendroclimatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Noël Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fraiture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrade L.; Miramont C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universite de Savoie, Faculte des sciences et techniques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218 p., 2010, Collection Edytem</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un puits cuvelé de La Tène finale à Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Alain Bulard; Thierry Lejars. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Île-de-France. Actes du XXVIe colloque de l’Association française pour l’étude de l’âge du Fer (Paris et Saint-Denis, 9-12 mai 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (26), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-71, 2005, 978-2913272118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02530480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12218,436 +12278,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions. Rapport triennal 2021-2023. Rapport 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herbrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAMAT - Laboratoire Métallurgies et Cultures - CNRS - UTBM; DRAC Bourgogne-Franche-Comté, Service Régional de l'Archéologie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champdôtre (21), Les Grands Pâtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12676,905 +12736,905 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Bourgogne-Franche-Comté - DRAC. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau Organisation et circulation des productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Herbrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation de la plaine alluviale des Tilles aux époques antique et médiévale : Arceau, Le Grand Charmot, L'Ordorat : rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tikonoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier métallurgique aux abords de la terrasse PC15. In : Rapport intermédiaire 2018 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray, Synthèse, Centre archéologique européen de recherche de BIBRACTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hantrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Estur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; Laboratoire Chrono-environnement - UMR6249; BIBRACTE EPCC. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montholon (Aillant-sur-Tholon) «Bois des Ferriers». Sondages sur les ferriers n°1, 3 et 9. Rapport de sondage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantier «Construction Historique des Espaces Forestiers»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bépoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] usr 3124 MSHE C.-N. Ledoux. 2015, pp.263-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;in&amp;lt;/i&amp;gt; Pierre Nouvel, Stéphane Venault (coord.), Projet Collectif de Recherches « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Rapport d’activité 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2015, 638 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lille, les Tanneurs 3. Rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lançon Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Nord-Picardie. 2006, pp.5 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13584,51 +13644,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des restes carbonisés à la connaissance des charpentes de Notre-Dame de Paris. Cycle de conférences &amp;quot;Notre-Dame en chantiers&amp;quot; (https://www.youtube.com/watch?v=bLJSlMlAhig)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13680,176 +13740,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections archéologiques diachroniques dans la Haute Chaîne du Jura (Doubs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne – Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13859,114 +13919,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrochronologie du Chêne (Quercus robur, Quercus petraea), influences des facteurs stationnels et climatiques sur la croissance radiale, cas des sols hydromorphes et des climats atlantiques. Applications paléo-écologiques aux bois subfossiles du marais de Brière (Loire-Atlantique).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de France-Comté (UFC), 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04659087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId376"/>
+      <w:footerReference w:type="default" r:id="rId381"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14034,51 +14094,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE5A59D6"/>
+    <w:nsid w:val="63E29514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14265,51 +14325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-girardclos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4756-7744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579509v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pi&#233;tak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Haneca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gr&#252;newald" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2516240122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177640" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6954" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alcolea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.823968" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jaouen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.070" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637751v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.283" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perez Mena" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.03.034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHGLKVB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1101-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2013.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T4TLST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01521015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608093535" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bourchanin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouillot, Rodolphe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pazj-fr12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532640v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863467v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04908826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v5j5-4239" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picornell-Gelabert Lloren&#231;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425830v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862483v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644585v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974498v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945860v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di&#232;tre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570342v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878025v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526104v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526203v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526080v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738294v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Billamboz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gassmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683155v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissinger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gomy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296426v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de//propylaeum/catalog/book/1507/chapter/21893" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21893" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734183v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Schucany" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-A. Schwarz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lehnert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Neukom" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683154v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702076v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ginella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/1507/chapter/21895" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21895" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118380v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118383v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sde.archives-ouvertes.fr/file/index/docid/786410/filename/Collection_Edytem_11_Dendrochronologie_-.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rocq" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2005_act_26_1_1227" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425112v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123547v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557746v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tikonoff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535240v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968331v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;poix" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891386v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543236v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barbier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lehmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04659087v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-girardclos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4756-7744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579509v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pi&#233;tak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106475" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Haneca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gr&#252;newald" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2516240122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177640" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6954" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alcolea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.823968" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Girardclos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCSCB50B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.283" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW8PDZRZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.070" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDGNPMWK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jaouen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01886719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZWCPSFM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTHVC4KT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Perez Mena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.03.034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDHGLKVB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1101-2016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2013.11.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T4TLST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009972" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01521015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683608093535" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bourchanin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081309v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouillot, Rodolphe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974472v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369711v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428668v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hureau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227251v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pazj-fr12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532640v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157201v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863467v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menbriv&#232;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772582v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaumet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04908826v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v5j5-4239" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425831v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picornell-Gelabert Lloren&#231;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425830v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549678v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yung" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487421v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720963v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119856v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644585v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974498v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805251v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gol&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585331v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balland" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9090.ch11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945860v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03775623v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch11" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570342v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541698v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Di&#232;tre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878025v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Guillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599845v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526104v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526203v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daval" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526188v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222742v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;poix" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526080v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116936v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738294v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Billamboz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gassmann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683155v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860271v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734177v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissinger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gomy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734183v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Schucany" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-A. Schwarz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lehnert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Neukom" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683154v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296426v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de//propylaeum/catalog/book/1507/chapter/21893" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21893" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118380v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702076v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ginella" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/1507/chapter/21895" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21895" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118383v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sde.archives-ouvertes.fr/file/index/docid/786410/filename/Collection_Edytem_11_Dendrochronologie_-.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530480v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rocq" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2005_act_26_1_1227" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425112v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123547v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04557746v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tikonoff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535240v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968331v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;poix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891386v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543236v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barbier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lehmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04659087v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>