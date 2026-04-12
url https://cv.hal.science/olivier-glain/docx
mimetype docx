--- v0 (2026-03-06)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier GLAIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of English linguistics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-phonetic effects in &amp;lt;irr-&amp;gt; prefixed words in British and American English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11525-025-09452-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from English pronunciation MOOC users : The view from &amp;quot;The other forgotten continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUC Philologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2025 (3), pp.117-137. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/24646830.2025.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Phonology-Lexicon Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.8123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language after the Fall in the film Cloud Atlas (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Représenter la catastrophe au XXIème siècle. Pratiques et enjeux contemporains (24), https://epistemocritique.org/16-language-after-the-fall-in-the-film-cloud-atlas-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitting more than a Model: Spoken English and Language Ideologies in French (Higher) Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transmission(s) (38), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lh1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté en ligne : Le français cadien contemporain sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabrielle Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Constructions, expressions et perceptions de la communauté à l’ère contemporaine, 05, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté en ligne : le français cadien contemporain sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabrielle Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 05, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 05, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cajun Renaissance and Cajun English. The Social, the Linguistic, the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.4049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Lovecraft’s Zadok Allen. A rebirth of the new England Backwoods Dialect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.4683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prononciation de l'anglais en 2025 : tensions entre les prescriptions institutionnelles, les réalités sociolinguistiques et les perceptions des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Arts, littératures, langages, savoirs : accords, désaccords, points aveugles » (Axe Espaces de savoirs critiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ECLLA, Université Jean Monnet, Jan 2026, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l'insécurité linguistique : engagement par le corps et et activités théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l'apprendre Saint-Etienne (Learning Planet Festval)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marjorie Nadal, Centre CREAL, Jan 2025, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de la prosodie en anglais langue additionnelle et ancrage corporel mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études de l'ALOES 2025 : L’anglais Oral en classe au 21ème siècle : Normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Goudet, ALOES, Mar 2025, Rouen, Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gaga d'hier au gaga d'aujourd'hui - Le français régional stéphanois au 21ème siècle : accent, vitalité des régionalismes et représentations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIDELOLE du LIDILEM (Laboratoire de linguistique et didactique des langues étrangères et maternelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Abou Haidar, Alice Henderson, Apr 2025, Grenoble - Université Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dahak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gaga d'hier au gaga d’aujourd’hui. Le français régional stéphanois au 21ème siècle : accent, vitalité des régionalismes & représentations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIDEDOLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Abou Haidar, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prononciation de l'anglais dans le deuxième quart du XXIe siècle : regards croisés sur les nouveaux programmes, les réalités sociophonologiques et les perceptions des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées d'études de l'ALOES - Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les voix du Nord de l’Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tranmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Wary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAES Frontières et déplacements, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Université de Lorraine - Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accents in a monocentric culture: the historical transmission of English pronunciation norms in French education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Prescriptivism Conference – Transmitting Prescriptivism and Norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aix Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of /r/ gemination in British and American English: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th PAC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet du site des interventions des anglicistes dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonologie à l’agrégation externe d’anglais : Méthodologie et pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Linguistique Hors Programme, ERIAC (Équipe de Recherche Interdisciplinaire sur les Aires Culturelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Goudet, Feb 2023, Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire des communautés linguistiques et communautés imaginées : exemples des Stéphanois et des Cadiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions et perceptions de la communauté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Glain &amp; Silvana Segapeli, Oct 2023, Université Jean Monnet - Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonologie en classe d’anglais : objectifs, modèles &amp; intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNF des inspecteurs d’anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspection générale de l'éducation, du sport et de la recherche, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLCER et phonologie : objectifs, modèles &amp; intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude organisée par l’Inspection de l’Académie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Bras &amp; Nathalie Pierret, Apr 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of /r/ gemination in British and American English: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Phonologie de l’Anglais Contemporain (PAC) 2023, Spoken English varieties: interfaces and multidimensional approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Sophie Herment, Sylvain Navarro, Cécile Viollain Hugo Chatellier, Apr 2023, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitting more than a Model: Spoken English and Language Ideologies in French (Higher) Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la SAES Transmissions, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université Rennes 2, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais oral : activités corporelles et théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du groupe LanguEnact : approches énactives de l’oralité des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe LanguEnact, Oct 2023, 2023-10-14, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français de Louisiane : éléments contextuels et description linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la Francophonie de Lyon 2023. La francophonie d’hier, d’aujourd’hui et de demain en Louisiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut international pour la Francophonie (2IF) et Service général des Relations internationales de l’Université Jean-Moulin Lyon 3, Mar 2023, Université Jean Moulin - Lyon 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation in the English Language: the Linguistic, the Social, the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche du LERMA (Laboratoire d'Études et de Recherche sur le Monde Anglophone),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linda Pillière, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anglais cajun : normes en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Questions vives autour des normes linguistiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Wharton, Dec 2022, Aix Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes dans l’histoire de la langue anglaise : construction et émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire IDEA (interdisciplinarité dans les études anglophones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Wilson, Nov 2022, Université de Lorraine, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does rhoticity entail possible /r/ gemination in English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque d'avril sur l'anglais oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The gemination of [r] in British and American English »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence internationale du Réseau Français de Phonologie (RFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quentin Dabouis, Jul 2021, Université Clermont Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Language after the Fall in Cloud Atlas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing Catastrophe in Contemporary Arts and Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Chapuis, Anne-Sophe Letessier, Aliette Ventéjoux, May 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Social Meaning of Cajun English: between cultural and imaginary »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of the English Language in France and the French-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Wilson, Marc Deneire, Catherine Chauvin, Jun 2021, Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gemination of /r/ in British and American English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de New York : résidents, voix, accents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York : mémoire de la ville, ville de mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hubert Malfray, Sep 2021, Saint-Etienne, lycée Claude Fauriel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajun English: Representations and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Phonologie de l’Anglais Contemporain (PAC) 2021, Spoken English Varieties: redefining and representing realities, communities and norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Amélie Josselin-Leray, Julie Rouaud, Sep 2021, Univeristé Toulouse Jean Jaurès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« H. P. Lovecraft’s Zadok Allen: a Rebirth of the New England Backwoods dialect? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de la SAES 2020, Rebirth, atelier de stylistique (SSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reassessment of the gemination of [ɹ] in British and American English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence PAC (Phonologie de l'Anglais Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais. Démarches expérimentales et didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexis, Journal in English Lexicology, issue 23, The Phonology-Lexicology interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2024, Lexis, Journal in English Lexicology, issue 23, The Phonology-Lexicology interface, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions, expressions et perceptions de la communauté à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines, revue scientifique numérique à comité de lecture en accès libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2023, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix Contemporaines n°5, Constructions, expressions et perceptions de la communauté à l’ère contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, https://publications-prairial.fr/voix-contemporaines/index.php?id=556, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'interface de la phonologie et de la lexicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetics and phonology: representations and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais américain dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clé des Langues [en ligne], Lyon, ENS de LYON/DGESCO (ISSN 2107-7029), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupé-Jamet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de LYON/DGESCO. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Clé des Langues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2107-7029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et changements en langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Saint Etienne, 2021, 978-2-86272-719-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English-Speaking Towns & Cities: Memoirs and Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit Gaga ? Origines, identités et enjeux du français régional stéphanois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jeannot Piétroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Glain &amp; Céline Jeannot Piétroy. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86272-697-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Change : Models and Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Arigne &amp; Christiane Migette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Modelisation in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 9782875745125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonological Fuzziness of Palatalisation in Contemporary English. A case of near-phonemes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne Przewozny, Sylvain Navarro &amp; Cécile Viollain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the phonology of contemporary English: multifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781474466998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented monoliths? Towards a more complex view of the intonation systems of the British Isles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English-Speaking Towns and Cities: Memoirs and Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.30-51, 2020, 9782862727349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologies du temps et de l'espace. Vers une langue orale authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Jean Moulin - Lyon 3, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03183885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l'anglais. Démarches expérimentales et didactiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier GLAIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of English linguistics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-phonetic effects in &amp;lt;irr-&amp;gt; prefixed words in British and American English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11525-025-09452-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from English pronunciation MOOC users : The view from &amp;quot;The other forgotten continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUC Philologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2025 (3), pp.117-137. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/24646830.2025.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Phonology-Lexicon Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.8123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language after the Fall in the film Cloud Atlas (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Représenter la catastrophe au XXIème siècle. Pratiques et enjeux contemporains (24), https://epistemocritique.org/16-language-after-the-fall-in-the-film-cloud-atlas-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitting more than a Model: Spoken English and Language Ideologies in French (Higher) Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transmission(s) (38), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lh1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté en ligne : Le français cadien contemporain sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabrielle Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Constructions, expressions et perceptions de la communauté à l’ère contemporaine, 05, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 05, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté en ligne : le français cadien contemporain sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabrielle Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 05, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cajun Renaissance and Cajun English. The Social, the Linguistic, the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.4049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Lovecraft’s Zadok Allen. A rebirth of the new England Backwoods Dialect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.4683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prononciation de l'anglais en 2025 : tensions entre les prescriptions institutionnelles, les réalités sociolinguistiques et les perceptions des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Arts, littératures, langages, savoirs : accords, désaccords, points aveugles » (Axe Espaces de savoirs critiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ECLLA, Université Jean Monnet, Jan 2026, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de la prosodie en anglais langue additionnelle et ancrage corporel mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études de l'ALOES 2025 : L’anglais Oral en classe au 21ème siècle : Normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Goudet, ALOES, Mar 2025, Rouen, Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l'insécurité linguistique : engagement par le corps et et activités théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l'apprendre Saint-Etienne (Learning Planet Festval)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marjorie Nadal, Centre CREAL, Jan 2025, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gaga d'hier au gaga d'aujourd'hui - Le français régional stéphanois au 21ème siècle : accent, vitalité des régionalismes et représentations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIDELOLE du LIDILEM (Laboratoire de linguistique et didactique des langues étrangères et maternelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Abou Haidar, Alice Henderson, Apr 2025, Grenoble - Université Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dahak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gaga d'hier au gaga d’aujourd’hui. Le français régional stéphanois au 21ème siècle : accent, vitalité des régionalismes & représentations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIDEDOLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Abou Haidar, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prononciation de l'anglais dans le deuxième quart du XXIe siècle : regards croisés sur les nouveaux programmes, les réalités sociophonologiques et les perceptions des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées d'études de l'ALOES - Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accents in a monocentric culture: the historical transmission of English pronunciation norms in French education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Prescriptivism Conference – Transmitting Prescriptivism and Norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aix Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les voix du Nord de l’Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tranmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Wary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAES Frontières et déplacements, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Université de Lorraine - Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of /r/ gemination in British and American English: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th PAC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet du site des interventions des anglicistes dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire des communautés linguistiques et communautés imaginées : exemples des Stéphanois et des Cadiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions et perceptions de la communauté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Glain &amp; Silvana Segapeli, Oct 2023, Université Jean Monnet - Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonologie en classe d’anglais : objectifs, modèles &amp; intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNF des inspecteurs d’anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspection générale de l'éducation, du sport et de la recherche, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonologie à l’agrégation externe d’anglais : Méthodologie et pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Linguistique Hors Programme, ERIAC (Équipe de Recherche Interdisciplinaire sur les Aires Culturelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Goudet, Feb 2023, Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLCER et phonologie : objectifs, modèles &amp; intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude organisée par l’Inspection de l’Académie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Bras &amp; Nathalie Pierret, Apr 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitting more than a Model: Spoken English and Language Ideologies in French (Higher) Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la SAES Transmissions, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université Rennes 2, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of /r/ gemination in British and American English: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Phonologie de l’Anglais Contemporain (PAC) 2023, Spoken English varieties: interfaces and multidimensional approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Sophie Herment, Sylvain Navarro, Cécile Viollain Hugo Chatellier, Apr 2023, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais oral : activités corporelles et théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du groupe LanguEnact : approches énactives de l’oralité des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe LanguEnact, Oct 2023, 2023-10-14, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français de Louisiane : éléments contextuels et description linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la Francophonie de Lyon 2023. La francophonie d’hier, d’aujourd’hui et de demain en Louisiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut international pour la Francophonie (2IF) et Service général des Relations internationales de l’Université Jean-Moulin Lyon 3, Mar 2023, Université Jean Moulin - Lyon 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anglais cajun : normes en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Questions vives autour des normes linguistiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Wharton, Dec 2022, Aix Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes dans l’histoire de la langue anglaise : construction et émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire IDEA (interdisciplinarité dans les études anglophones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Wilson, Nov 2022, Université de Lorraine, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation in the English Language: the Linguistic, the Social, the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche du LERMA (Laboratoire d'Études et de Recherche sur le Monde Anglophone),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linda Pillière, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does rhoticity entail possible /r/ gemination in English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque d'avril sur l'anglais oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The gemination of [r] in British and American English »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence internationale du Réseau Français de Phonologie (RFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quentin Dabouis, Jul 2021, Université Clermont Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gemination of /r/ in British and American English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Language after the Fall in Cloud Atlas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing Catastrophe in Contemporary Arts and Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Chapuis, Anne-Sophe Letessier, Aliette Ventéjoux, May 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Social Meaning of Cajun English: between cultural and imaginary »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of the English Language in France and the French-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Wilson, Marc Deneire, Catherine Chauvin, Jun 2021, Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de New York : résidents, voix, accents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York : mémoire de la ville, ville de mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hubert Malfray, Sep 2021, Saint-Etienne, lycée Claude Fauriel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajun English: Representations and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Phonologie de l’Anglais Contemporain (PAC) 2021, Spoken English Varieties: redefining and representing realities, communities and norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Amélie Josselin-Leray, Julie Rouaud, Sep 2021, Univeristé Toulouse Jean Jaurès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« H. P. Lovecraft’s Zadok Allen: a Rebirth of the New England Backwoods dialect? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de la SAES 2020, Rebirth, atelier de stylistique (SSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reassessment of the gemination of [ɹ] in British and American English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence PAC (Phonologie de l'Anglais Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais. Démarches expérimentales et didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexis, Journal in English Lexicology, issue 23, The Phonology-Lexicology interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2024, Lexis, Journal in English Lexicology, issue 23, The Phonology-Lexicology interface, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions, expressions et perceptions de la communauté à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines, revue scientifique numérique à comité de lecture en accès libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2023, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix Contemporaines n°5, Constructions, expressions et perceptions de la communauté à l’ère contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, https://publications-prairial.fr/voix-contemporaines/index.php?id=556, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'interface de la phonologie et de la lexicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetics and phonology: representations and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais américain dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clé des Langues [en ligne], Lyon, ENS de LYON/DGESCO (ISSN 2107-7029), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupé-Jamet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de LYON/DGESCO. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Clé des Langues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2107-7029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et changements en langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Saint Etienne, 2021, 978-2-86272-719-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English-Speaking Towns & Cities: Memoirs and Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit Gaga ? Origines, identités et enjeux du français régional stéphanois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jeannot Piétroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Glain &amp; Céline Jeannot Piétroy. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86272-697-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Change : Models and Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Arigne &amp; Christiane Migette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Modelisation in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 9782875745125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonological Fuzziness of Palatalisation in Contemporary English. A case of near-phonemes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne Przewozny, Sylvain Navarro &amp; Cécile Viollain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the phonology of contemporary English: multifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781474466998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented monoliths? Towards a more complex view of the intonation systems of the British Isles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English-Speaking Towns and Cities: Memoirs and Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.30-51, 2020, 9782862727349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologies du temps et de l'espace. Vers une langue orale authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Jean Moulin - Lyon 3, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03183885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l'anglais. Démarches expérimentales et didactiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-025-09452-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rupp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2025.24" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.8123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lh1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.557" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Segapeli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.4683" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Clerc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marin-Lamellet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tranmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Luc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6568" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coup&#233;-Jamet Christophe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cle.ens-lyon.fr/anglais/langue/phono-phonetique/sens-objectifs-motivation-enseigner-et-apprendre-la-phonologie-de-l-anglais-demarches-experimentales-et-didactiques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot Pi&#233;troy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949193v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-corpus-phonology-of-english.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wilhelm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03183885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-025-09452-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rupp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2025.24" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.8123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lh1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.557" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Segapeli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.4683" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Clerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marin-Lamellet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tranmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Luc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6568" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coup&#233;-Jamet Christophe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cle.ens-lyon.fr/anglais/langue/phono-phonetique/sens-objectifs-motivation-enseigner-et-apprendre-la-phonologie-de-l-anglais-demarches-experimentales-et-didactiques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot Pi&#233;troy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949193v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-corpus-phonology-of-english.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wilhelm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03183885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>