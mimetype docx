--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier GLAIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of English linguistics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-phonetic effects in &amp;lt;irr-&amp;gt; prefixed words in British and American English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11525-025-09452-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from English pronunciation MOOC users : The view from &amp;quot;The other forgotten continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUC Philologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2025 (3), pp.117-137. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/24646830.2025.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Phonology-Lexicon Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.8123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language after the Fall in the film Cloud Atlas (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Représenter la catastrophe au XXIème siècle. Pratiques et enjeux contemporains (24), https://epistemocritique.org/16-language-after-the-fall-in-the-film-cloud-atlas-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitting more than a Model: Spoken English and Language Ideologies in French (Higher) Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transmission(s) (38), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lh1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté en ligne : Le français cadien contemporain sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabrielle Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Constructions, expressions et perceptions de la communauté à l’ère contemporaine, 05, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 05, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté en ligne : le français cadien contemporain sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabrielle Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 05, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cajun Renaissance and Cajun English. The Social, the Linguistic, the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.4049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Lovecraft’s Zadok Allen. A rebirth of the new England Backwoods Dialect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.4683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prononciation de l'anglais en 2025 : tensions entre les prescriptions institutionnelles, les réalités sociolinguistiques et les perceptions des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Arts, littératures, langages, savoirs : accords, désaccords, points aveugles » (Axe Espaces de savoirs critiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ECLLA, Université Jean Monnet, Jan 2026, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de la prosodie en anglais langue additionnelle et ancrage corporel mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études de l'ALOES 2025 : L’anglais Oral en classe au 21ème siècle : Normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Goudet, ALOES, Mar 2025, Rouen, Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l'insécurité linguistique : engagement par le corps et et activités théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l'apprendre Saint-Etienne (Learning Planet Festval)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marjorie Nadal, Centre CREAL, Jan 2025, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gaga d'hier au gaga d'aujourd'hui - Le français régional stéphanois au 21ème siècle : accent, vitalité des régionalismes et représentations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIDELOLE du LIDILEM (Laboratoire de linguistique et didactique des langues étrangères et maternelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Abou Haidar, Alice Henderson, Apr 2025, Grenoble - Université Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dahak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gaga d'hier au gaga d’aujourd’hui. Le français régional stéphanois au 21ème siècle : accent, vitalité des régionalismes & représentations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIDEDOLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Abou Haidar, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prononciation de l'anglais dans le deuxième quart du XXIe siècle : regards croisés sur les nouveaux programmes, les réalités sociophonologiques et les perceptions des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées d'études de l'ALOES - Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accents in a monocentric culture: the historical transmission of English pronunciation norms in French education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Prescriptivism Conference – Transmitting Prescriptivism and Norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aix Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les voix du Nord de l’Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tranmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Wary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAES Frontières et déplacements, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Université de Lorraine - Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of /r/ gemination in British and American English: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th PAC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet du site des interventions des anglicistes dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire des communautés linguistiques et communautés imaginées : exemples des Stéphanois et des Cadiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions et perceptions de la communauté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Glain &amp; Silvana Segapeli, Oct 2023, Université Jean Monnet - Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonologie en classe d’anglais : objectifs, modèles &amp; intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNF des inspecteurs d’anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspection générale de l'éducation, du sport et de la recherche, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonologie à l’agrégation externe d’anglais : Méthodologie et pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Linguistique Hors Programme, ERIAC (Équipe de Recherche Interdisciplinaire sur les Aires Culturelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Goudet, Feb 2023, Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLCER et phonologie : objectifs, modèles &amp; intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude organisée par l’Inspection de l’Académie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Bras &amp; Nathalie Pierret, Apr 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitting more than a Model: Spoken English and Language Ideologies in French (Higher) Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la SAES Transmissions, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université Rennes 2, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of /r/ gemination in British and American English: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Phonologie de l’Anglais Contemporain (PAC) 2023, Spoken English varieties: interfaces and multidimensional approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Sophie Herment, Sylvain Navarro, Cécile Viollain Hugo Chatellier, Apr 2023, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais oral : activités corporelles et théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du groupe LanguEnact : approches énactives de l’oralité des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe LanguEnact, Oct 2023, 2023-10-14, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français de Louisiane : éléments contextuels et description linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la Francophonie de Lyon 2023. La francophonie d’hier, d’aujourd’hui et de demain en Louisiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut international pour la Francophonie (2IF) et Service général des Relations internationales de l’Université Jean-Moulin Lyon 3, Mar 2023, Université Jean Moulin - Lyon 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anglais cajun : normes en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Questions vives autour des normes linguistiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Wharton, Dec 2022, Aix Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes dans l’histoire de la langue anglaise : construction et émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire IDEA (interdisciplinarité dans les études anglophones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Wilson, Nov 2022, Université de Lorraine, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation in the English Language: the Linguistic, the Social, the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche du LERMA (Laboratoire d'Études et de Recherche sur le Monde Anglophone),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linda Pillière, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does rhoticity entail possible /r/ gemination in English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque d'avril sur l'anglais oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The gemination of [r] in British and American English »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence internationale du Réseau Français de Phonologie (RFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quentin Dabouis, Jul 2021, Université Clermont Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gemination of /r/ in British and American English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Language after the Fall in Cloud Atlas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing Catastrophe in Contemporary Arts and Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Chapuis, Anne-Sophe Letessier, Aliette Ventéjoux, May 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Social Meaning of Cajun English: between cultural and imaginary »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of the English Language in France and the French-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Wilson, Marc Deneire, Catherine Chauvin, Jun 2021, Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de New York : résidents, voix, accents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York : mémoire de la ville, ville de mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hubert Malfray, Sep 2021, Saint-Etienne, lycée Claude Fauriel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajun English: Representations and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Phonologie de l’Anglais Contemporain (PAC) 2021, Spoken English Varieties: redefining and representing realities, communities and norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Amélie Josselin-Leray, Julie Rouaud, Sep 2021, Univeristé Toulouse Jean Jaurès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« H. P. Lovecraft’s Zadok Allen: a Rebirth of the New England Backwoods dialect? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de la SAES 2020, Rebirth, atelier de stylistique (SSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reassessment of the gemination of [ɹ] in British and American English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence PAC (Phonologie de l'Anglais Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais. Démarches expérimentales et didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexis, Journal in English Lexicology, issue 23, The Phonology-Lexicology interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2024, Lexis, Journal in English Lexicology, issue 23, The Phonology-Lexicology interface, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions, expressions et perceptions de la communauté à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines, revue scientifique numérique à comité de lecture en accès libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2023, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix Contemporaines n°5, Constructions, expressions et perceptions de la communauté à l’ère contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, https://publications-prairial.fr/voix-contemporaines/index.php?id=556, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'interface de la phonologie et de la lexicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetics and phonology: representations and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais américain dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clé des Langues [en ligne], Lyon, ENS de LYON/DGESCO (ISSN 2107-7029), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupé-Jamet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de LYON/DGESCO. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Clé des Langues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2107-7029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et changements en langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Saint Etienne, 2021, 978-2-86272-719-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English-Speaking Towns & Cities: Memoirs and Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit Gaga ? Origines, identités et enjeux du français régional stéphanois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jeannot Piétroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Glain &amp; Céline Jeannot Piétroy. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86272-697-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Change : Models and Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Arigne &amp; Christiane Migette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Modelisation in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 9782875745125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonological Fuzziness of Palatalisation in Contemporary English. A case of near-phonemes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne Przewozny, Sylvain Navarro &amp; Cécile Viollain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the phonology of contemporary English: multifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781474466998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented monoliths? Towards a more complex view of the intonation systems of the British Isles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English-Speaking Towns and Cities: Memoirs and Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.30-51, 2020, 9782862727349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologies du temps et de l'espace. Vers une langue orale authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Jean Moulin - Lyon 3, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03183885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l'anglais. Démarches expérimentales et didactiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier GLAIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of English linguistics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-phonetic effects in &amp;lt;irr-&amp;gt; prefixed words in British and American English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11525-025-09452-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from English pronunciation MOOC users : The view from &amp;quot;The other forgotten continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUC Philologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2025 (3), pp.117-137. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/24646830.2025.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Phonology-Lexicon Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.8123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language after the Fall in the film Cloud Atlas (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Représenter la catastrophe au XXIème siècle. Pratiques et enjeux contemporains (24), https://epistemocritique.org/16-language-after-the-fall-in-the-film-cloud-atlas-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitting more than a Model: Spoken English and Language Ideologies in French (Higher) Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transmission(s) (38), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lh1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté en ligne : Le français cadien contemporain sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabrielle Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Constructions, expressions et perceptions de la communauté à l’ère contemporaine, 05, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 05, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté en ligne : le français cadien contemporain sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabrielle Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 05, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cajun Renaissance and Cajun English. The Social, the Linguistic, the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.4049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Lovecraft’s Zadok Allen. A rebirth of the new England Backwoods Dialect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.4683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prononciation de l'anglais en 2025 : tensions entre les prescriptions institutionnelles, les réalités sociolinguistiques et les perceptions des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Arts, littératures, langages, savoirs : accords, désaccords, points aveugles » (Axe Espaces de savoirs critiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ECLLA, Université Jean Monnet, Jan 2026, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prononciation de l'anglais dans le deuxième quart du XXIe siècle : regards croisés sur les nouveaux programmes, les réalités sociophonologiques et les perceptions des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées d'études de l'ALOES - Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l'insécurité linguistique : engagement par le corps et et activités théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l'apprendre Saint-Etienne (Learning Planet Festval)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marjorie Nadal, Centre CREAL, Jan 2025, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de la prosodie en anglais langue additionnelle et ancrage corporel mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études de l'ALOES 2025 : L’anglais Oral en classe au 21ème siècle : Normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Goudet, ALOES, Mar 2025, Rouen, Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gaga d'hier au gaga d'aujourd'hui - Le français régional stéphanois au 21ème siècle : accent, vitalité des régionalismes et représentations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIDELOLE du LIDILEM (Laboratoire de linguistique et didactique des langues étrangères et maternelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Abou Haidar, Alice Henderson, Apr 2025, Grenoble - Université Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dahak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gaga d'hier au gaga d’aujourd’hui. Le français régional stéphanois au 21ème siècle : accent, vitalité des régionalismes & représentations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIDEDOLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Abou Haidar, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accents in a monocentric culture: the historical transmission of English pronunciation norms in French education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Prescriptivism Conference – Transmitting Prescriptivism and Norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aix Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les voix du Nord de l’Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tranmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Wary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAES Frontières et déplacements, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Université de Lorraine - Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais oral : activités corporelles et théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du groupe LanguEnact : approches énactives de l’oralité des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe LanguEnact, Oct 2023, 2023-10-14, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français de Louisiane : éléments contextuels et description linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la Francophonie de Lyon 2023. La francophonie d’hier, d’aujourd’hui et de demain en Louisiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut international pour la Francophonie (2IF) et Service général des Relations internationales de l’Université Jean-Moulin Lyon 3, Mar 2023, Université Jean Moulin - Lyon 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet du site des interventions des anglicistes dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of /r/ gemination in British and American English: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th PAC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonologie en classe d’anglais : objectifs, modèles &amp; intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNF des inspecteurs d’anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspection générale de l'éducation, du sport et de la recherche, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire des communautés linguistiques et communautés imaginées : exemples des Stéphanois et des Cadiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions et perceptions de la communauté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Glain &amp; Silvana Segapeli, Oct 2023, Université Jean Monnet - Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonologie à l’agrégation externe d’anglais : Méthodologie et pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Linguistique Hors Programme, ERIAC (Équipe de Recherche Interdisciplinaire sur les Aires Culturelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Goudet, Feb 2023, Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLCER et phonologie : objectifs, modèles &amp; intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude organisée par l’Inspection de l’Académie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Bras &amp; Nathalie Pierret, Apr 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitting more than a Model: Spoken English and Language Ideologies in French (Higher) Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la SAES Transmissions, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université Rennes 2, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of /r/ gemination in British and American English: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Phonologie de l’Anglais Contemporain (PAC) 2023, Spoken English varieties: interfaces and multidimensional approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Sophie Herment, Sylvain Navarro, Cécile Viollain Hugo Chatellier, Apr 2023, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anglais cajun : normes en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Questions vives autour des normes linguistiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Wharton, Dec 2022, Aix Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes dans l’histoire de la langue anglaise : construction et émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire IDEA (interdisciplinarité dans les études anglophones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Wilson, Nov 2022, Université de Lorraine, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation in the English Language: the Linguistic, the Social, the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche du LERMA (Laboratoire d'Études et de Recherche sur le Monde Anglophone),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linda Pillière, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does rhoticity entail possible /r/ gemination in English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque d'avril sur l'anglais oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« H. P. Lovecraft’s Zadok Allen: a Rebirth of the New England Backwoods dialect? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de la SAES 2020, Rebirth, atelier de stylistique (SSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The gemination of [r] in British and American English »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence internationale du Réseau Français de Phonologie (RFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quentin Dabouis, Jul 2021, Université Clermont Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gemination of /r/ in British and American English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Social Meaning of Cajun English: between cultural and imaginary »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of the English Language in France and the French-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Wilson, Marc Deneire, Catherine Chauvin, Jun 2021, Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Language after the Fall in Cloud Atlas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing Catastrophe in Contemporary Arts and Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Chapuis, Anne-Sophe Letessier, Aliette Ventéjoux, May 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajun English: Representations and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Phonologie de l’Anglais Contemporain (PAC) 2021, Spoken English Varieties: redefining and representing realities, communities and norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Amélie Josselin-Leray, Julie Rouaud, Sep 2021, Univeristé Toulouse Jean Jaurès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de New York : résidents, voix, accents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York : mémoire de la ville, ville de mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hubert Malfray, Sep 2021, Saint-Etienne, lycée Claude Fauriel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reassessment of the gemination of [ɹ] in British and American English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence PAC (Phonologie de l'Anglais Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexis, Journal in English Lexicology, issue 23, The Phonology-Lexicology interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2024, Lexis, Journal in English Lexicology, issue 23, The Phonology-Lexicology interface, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais. Démarches expérimentales et didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions, expressions et perceptions de la communauté à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines, revue scientifique numérique à comité de lecture en accès libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2023, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix Contemporaines n°5, Constructions, expressions et perceptions de la communauté à l’ère contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, https://publications-prairial.fr/voix-contemporaines/index.php?id=556, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'interface de la phonologie et de la lexicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetics and phonology: representations and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais américain dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clé des Langues [en ligne], Lyon, ENS de LYON/DGESCO (ISSN 2107-7029), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupé-Jamet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de LYON/DGESCO. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Clé des Langues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2107-7029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et changements en langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Saint Etienne, 2021, 978-2-86272-719-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English-Speaking Towns & Cities: Memoirs and Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit Gaga ? Origines, identités et enjeux du français régional stéphanois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jeannot Piétroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Glain &amp; Céline Jeannot Piétroy. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86272-697-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Change : Models and Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Arigne &amp; Christiane Migette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Modelisation in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 9782875745125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented monoliths? Towards a more complex view of the intonation systems of the British Isles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English-Speaking Towns and Cities: Memoirs and Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.30-51, 2020, 9782862727349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonological Fuzziness of Palatalisation in Contemporary English. A case of near-phonemes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne Przewozny, Sylvain Navarro &amp; Cécile Viollain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the phonology of contemporary English: multifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781474466998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologies du temps et de l'espace. Vers une langue orale authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Jean Moulin - Lyon 3, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03183885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l'anglais. Démarches expérimentales et didactiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-025-09452-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rupp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2025.24" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.8123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lh1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.557" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Segapeli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.4683" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Clerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marin-Lamellet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tranmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Luc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6568" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coup&#233;-Jamet Christophe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cle.ens-lyon.fr/anglais/langue/phono-phonetique/sens-objectifs-motivation-enseigner-et-apprendre-la-phonologie-de-l-anglais-demarches-experimentales-et-didactiques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot Pi&#233;troy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949193v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-corpus-phonology-of-english.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wilhelm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03183885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-025-09452-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rupp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2025.24" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.8123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lh1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.557" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Segapeli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.4683" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Clerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marin-Lamellet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tranmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Luc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6568" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coup&#233;-Jamet Christophe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cle.ens-lyon.fr/anglais/langue/phono-phonetique/sens-objectifs-motivation-enseigner-et-apprendre-la-phonologie-de-l-anglais-demarches-experimentales-et-didactiques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot Pi&#233;troy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wilhelm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-corpus-phonology-of-english.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03183885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>