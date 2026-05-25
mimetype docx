--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier GLAIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of English linguistics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-phonetic effects in &amp;lt;irr-&amp;gt; prefixed words in British and American English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11525-025-09452-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from English pronunciation MOOC users : The view from &amp;quot;The other forgotten continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUC Philologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2025 (3), pp.117-137. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/24646830.2025.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Phonology-Lexicon Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.8123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language after the Fall in the film Cloud Atlas (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Représenter la catastrophe au XXIème siècle. Pratiques et enjeux contemporains (24), https://epistemocritique.org/16-language-after-the-fall-in-the-film-cloud-atlas-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitting more than a Model: Spoken English and Language Ideologies in French (Higher) Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transmission(s) (38), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lh1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté en ligne : Le français cadien contemporain sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabrielle Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Constructions, expressions et perceptions de la communauté à l’ère contemporaine, 05, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 05, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté en ligne : le français cadien contemporain sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabrielle Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 05, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cajun Renaissance and Cajun English. The Social, the Linguistic, the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.4049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Lovecraft’s Zadok Allen. A rebirth of the new England Backwoods Dialect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.4683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prononciation de l'anglais en 2025 : tensions entre les prescriptions institutionnelles, les réalités sociolinguistiques et les perceptions des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Arts, littératures, langages, savoirs : accords, désaccords, points aveugles » (Axe Espaces de savoirs critiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ECLLA, Université Jean Monnet, Jan 2026, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prononciation de l'anglais dans le deuxième quart du XXIe siècle : regards croisés sur les nouveaux programmes, les réalités sociophonologiques et les perceptions des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées d'études de l'ALOES - Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l'insécurité linguistique : engagement par le corps et et activités théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l'apprendre Saint-Etienne (Learning Planet Festval)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marjorie Nadal, Centre CREAL, Jan 2025, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de la prosodie en anglais langue additionnelle et ancrage corporel mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études de l'ALOES 2025 : L’anglais Oral en classe au 21ème siècle : Normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Goudet, ALOES, Mar 2025, Rouen, Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gaga d'hier au gaga d'aujourd'hui - Le français régional stéphanois au 21ème siècle : accent, vitalité des régionalismes et représentations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIDELOLE du LIDILEM (Laboratoire de linguistique et didactique des langues étrangères et maternelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Abou Haidar, Alice Henderson, Apr 2025, Grenoble - Université Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dahak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gaga d'hier au gaga d’aujourd’hui. Le français régional stéphanois au 21ème siècle : accent, vitalité des régionalismes & représentations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIDEDOLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Abou Haidar, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accents in a monocentric culture: the historical transmission of English pronunciation norms in French education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Prescriptivism Conference – Transmitting Prescriptivism and Norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aix Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les voix du Nord de l’Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tranmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Wary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAES Frontières et déplacements, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Université de Lorraine - Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais oral : activités corporelles et théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du groupe LanguEnact : approches énactives de l’oralité des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe LanguEnact, Oct 2023, 2023-10-14, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français de Louisiane : éléments contextuels et description linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la Francophonie de Lyon 2023. La francophonie d’hier, d’aujourd’hui et de demain en Louisiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut international pour la Francophonie (2IF) et Service général des Relations internationales de l’Université Jean-Moulin Lyon 3, Mar 2023, Université Jean Moulin - Lyon 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet du site des interventions des anglicistes dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of /r/ gemination in British and American English: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th PAC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonologie en classe d’anglais : objectifs, modèles &amp; intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNF des inspecteurs d’anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspection générale de l'éducation, du sport et de la recherche, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire des communautés linguistiques et communautés imaginées : exemples des Stéphanois et des Cadiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions et perceptions de la communauté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Glain &amp; Silvana Segapeli, Oct 2023, Université Jean Monnet - Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonologie à l’agrégation externe d’anglais : Méthodologie et pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Linguistique Hors Programme, ERIAC (Équipe de Recherche Interdisciplinaire sur les Aires Culturelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Goudet, Feb 2023, Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLCER et phonologie : objectifs, modèles &amp; intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude organisée par l’Inspection de l’Académie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Bras &amp; Nathalie Pierret, Apr 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitting more than a Model: Spoken English and Language Ideologies in French (Higher) Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la SAES Transmissions, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université Rennes 2, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of /r/ gemination in British and American English: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Phonologie de l’Anglais Contemporain (PAC) 2023, Spoken English varieties: interfaces and multidimensional approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Sophie Herment, Sylvain Navarro, Cécile Viollain Hugo Chatellier, Apr 2023, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anglais cajun : normes en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Questions vives autour des normes linguistiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Wharton, Dec 2022, Aix Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes dans l’histoire de la langue anglaise : construction et émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire IDEA (interdisciplinarité dans les études anglophones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Wilson, Nov 2022, Université de Lorraine, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation in the English Language: the Linguistic, the Social, the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche du LERMA (Laboratoire d'Études et de Recherche sur le Monde Anglophone),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linda Pillière, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does rhoticity entail possible /r/ gemination in English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque d'avril sur l'anglais oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« H. P. Lovecraft’s Zadok Allen: a Rebirth of the New England Backwoods dialect? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de la SAES 2020, Rebirth, atelier de stylistique (SSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The gemination of [r] in British and American English »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence internationale du Réseau Français de Phonologie (RFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quentin Dabouis, Jul 2021, Université Clermont Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gemination of /r/ in British and American English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Social Meaning of Cajun English: between cultural and imaginary »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of the English Language in France and the French-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Wilson, Marc Deneire, Catherine Chauvin, Jun 2021, Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Language after the Fall in Cloud Atlas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing Catastrophe in Contemporary Arts and Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Chapuis, Anne-Sophe Letessier, Aliette Ventéjoux, May 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajun English: Representations and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Phonologie de l’Anglais Contemporain (PAC) 2021, Spoken English Varieties: redefining and representing realities, communities and norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Amélie Josselin-Leray, Julie Rouaud, Sep 2021, Univeristé Toulouse Jean Jaurès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de New York : résidents, voix, accents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York : mémoire de la ville, ville de mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hubert Malfray, Sep 2021, Saint-Etienne, lycée Claude Fauriel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reassessment of the gemination of [ɹ] in British and American English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence PAC (Phonologie de l'Anglais Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexis, Journal in English Lexicology, issue 23, The Phonology-Lexicology interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2024, Lexis, Journal in English Lexicology, issue 23, The Phonology-Lexicology interface, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais. Démarches expérimentales et didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions, expressions et perceptions de la communauté à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines, revue scientifique numérique à comité de lecture en accès libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2023, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix Contemporaines n°5, Constructions, expressions et perceptions de la communauté à l’ère contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, https://publications-prairial.fr/voix-contemporaines/index.php?id=556, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'interface de la phonologie et de la lexicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetics and phonology: representations and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais américain dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clé des Langues [en ligne], Lyon, ENS de LYON/DGESCO (ISSN 2107-7029), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupé-Jamet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de LYON/DGESCO. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Clé des Langues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2107-7029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et changements en langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Saint Etienne, 2021, 978-2-86272-719-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English-Speaking Towns & Cities: Memoirs and Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit Gaga ? Origines, identités et enjeux du français régional stéphanois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jeannot Piétroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Glain &amp; Céline Jeannot Piétroy. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86272-697-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Change : Models and Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Arigne &amp; Christiane Migette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Modelisation in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 9782875745125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented monoliths? Towards a more complex view of the intonation systems of the British Isles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English-Speaking Towns and Cities: Memoirs and Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.30-51, 2020, 9782862727349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonological Fuzziness of Palatalisation in Contemporary English. A case of near-phonemes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne Przewozny, Sylvain Navarro &amp; Cécile Viollain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the phonology of contemporary English: multifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781474466998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologies du temps et de l'espace. Vers une langue orale authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Jean Moulin - Lyon 3, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03183885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l'anglais. Démarches expérimentales et didactiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier GLAIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of English linguistics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-phonetic effects in &amp;lt;irr-&amp;gt; prefixed words in British and American English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11525-025-09452-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from English pronunciation MOOC users : The view from &amp;quot;The other forgotten continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUC Philologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2025 (3), pp.117-137. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/24646830.2025.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Phonology-Lexicon Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.8123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language after the Fall in the film Cloud Atlas (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Représenter la catastrophe au XXIème siècle. Pratiques et enjeux contemporains (24), https://epistemocritique.org/16-language-after-the-fall-in-the-film-cloud-atlas-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitting more than a Model: Spoken English and Language Ideologies in French (Higher) Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Transmission(s) (38), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lh1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté en ligne : Le français cadien contemporain sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabrielle Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Constructions, expressions et perceptions de la communauté à l’ère contemporaine, 05, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 05, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté en ligne : le français cadien contemporain sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gabrielle Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 05, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cajun Renaissance and Cajun English. The Social, the Linguistic, the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.4049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Lovecraft’s Zadok Allen. A rebirth of the new England Backwoods Dialect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esa.4683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prononciation de l'anglais en 2025 : tensions entre les prescriptions institutionnelles, les réalités sociolinguistiques et les perceptions des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Arts, littératures, langages, savoirs : accords, désaccords, points aveugles » (Axe Espaces de savoirs critiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ECLLA, Université Jean Monnet, Jan 2026, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre l'insécurité linguistique : engagement par le corps et et activités théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l'apprendre Saint-Etienne (Learning Planet Festval)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marjorie Nadal, Centre CREAL, Jan 2025, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement-apprentissage de la prosodie en anglais langue additionnelle et ancrage corporel mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études de l'ALOES 2025 : L’anglais Oral en classe au 21ème siècle : Normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Goudet, ALOES, Mar 2025, Rouen, Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gaga d'hier au gaga d'aujourd'hui - Le français régional stéphanois au 21ème siècle : accent, vitalité des régionalismes et représentations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIDELOLE du LIDILEM (Laboratoire de linguistique et didactique des langues étrangères et maternelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Abou Haidar, Alice Henderson, Apr 2025, Grenoble - Université Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dahak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gaga d'hier au gaga d’aujourd’hui. Le français régional stéphanois au 21ème siècle : accent, vitalité des régionalismes & représentations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIDEDOLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Abou Haidar, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prononciation de l'anglais dans le deuxième quart du XXIe siècle : regards croisés sur les nouveaux programmes, les réalités sociophonologiques et les perceptions des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées d'études de l'ALOES - Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les voix du Nord de l’Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tranmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Wary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAES Frontières et déplacements, Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Université de Lorraine - Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accents in a monocentric culture: the historical transmission of English pronunciation norms in French education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Michari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Prescriptivism Conference – Transmitting Prescriptivism and Norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aix Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet du site des interventions des anglicistes dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of /r/ gemination in British and American English: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th PAC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonologie en classe d’anglais : objectifs, modèles &amp; intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNF des inspecteurs d’anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspection générale de l'éducation, du sport et de la recherche, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire des communautés linguistiques et communautés imaginées : exemples des Stéphanois et des Cadiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions et perceptions de la communauté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Glain &amp; Silvana Segapeli, Oct 2023, Université Jean Monnet - Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonologie à l’agrégation externe d’anglais : Méthodologie et pratique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Linguistique Hors Programme, ERIAC (Équipe de Recherche Interdisciplinaire sur les Aires Culturelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Goudet, Feb 2023, Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLCER et phonologie : objectifs, modèles &amp; intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude organisée par l’Inspection de l’Académie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Bras &amp; Nathalie Pierret, Apr 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitting more than a Model: Spoken English and Language Ideologies in French (Higher) Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la SAES Transmissions, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Université Rennes 2, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of /r/ gemination in British and American English: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Phonologie de l’Anglais Contemporain (PAC) 2023, Spoken English varieties: interfaces and multidimensional approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Sophie Herment, Sylvain Navarro, Cécile Viollain Hugo Chatellier, Apr 2023, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais oral : activités corporelles et théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du groupe LanguEnact : approches énactives de l’oralité des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe LanguEnact, Oct 2023, 2023-10-14, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français de Louisiane : éléments contextuels et description linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la Francophonie de Lyon 2023. La francophonie d’hier, d’aujourd’hui et de demain en Louisiane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut international pour la Francophonie (2IF) et Service général des Relations internationales de l’Université Jean-Moulin Lyon 3, Mar 2023, Université Jean Moulin - Lyon 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anglais cajun : normes en mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude "Questions vives autour des normes linguistiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Wharton, Dec 2022, Aix Marseille Université, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes dans l’histoire de la langue anglaise : construction et émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire IDEA (interdisciplinarité dans les études anglophones)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Wilson, Nov 2022, Université de Lorraine, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation in the English Language: the Linguistic, the Social, the Imaginary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche du LERMA (Laboratoire d'Études et de Recherche sur le Monde Anglophone),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linda Pillière, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does rhoticity entail possible /r/ gemination in English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque d'avril sur l'anglais oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The gemination of [r] in British and American English »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence internationale du Réseau Français de Phonologie (RFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quentin Dabouis, Jul 2021, Université Clermont Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Social Meaning of Cajun English: between cultural and imaginary »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of the English Language in France and the French-Speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Wilson, Marc Deneire, Catherine Chauvin, Jun 2021, Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Language after the Fall in Cloud Atlas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representing Catastrophe in Contemporary Arts and Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Chapuis, Anne-Sophe Letessier, Aliette Ventéjoux, May 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gemination of /r/ in British and American English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cajun English: Representations and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Phonologie de l’Anglais Contemporain (PAC) 2021, Spoken English Varieties: redefining and representing realities, communities and norms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Przewozny-Desriaux, Amélie Josselin-Leray, Julie Rouaud, Sep 2021, Univeristé Toulouse Jean Jaurès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de New York : résidents, voix, accents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York : mémoire de la ville, ville de mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hubert Malfray, Sep 2021, Saint-Etienne, lycée Claude Fauriel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« H. P. Lovecraft’s Zadok Allen: a Rebirth of the New England Backwoods dialect? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de la SAES 2020, Rebirth, atelier de stylistique (SSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reassessment of the gemination of [ɹ] in British and American English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème conférence PAC (Phonologie de l'Anglais Contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais. Démarches expérimentales et didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La clé des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexis, Journal in English Lexicology, issue 23, The Phonology-Lexicology interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2024, Lexis, Journal in English Lexicology, issue 23, The Phonology-Lexicology interface, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lexis.6568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions, expressions et perceptions de la communauté à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines, revue scientifique numérique à comité de lecture en accès libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2023, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/voix-contemporaines.556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix Contemporaines n°5, Constructions, expressions et perceptions de la communauté à l’ère contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Segapeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, https://publications-prairial.fr/voix-contemporaines/index.php?id=556, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'interface de la phonologie et de la lexicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dabouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetics and phonology: representations and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hanote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Le Prieult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologies de l'anglais II : identités, variations, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Lucas, 2025, 978-2-940817-37-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05628339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglais américain dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clé des Langues [en ligne], Lyon, ENS de LYON/DGESCO (ISSN 2107-7029), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupé-Jamet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de LYON/DGESCO. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Clé des Langues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2107-7029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et changements en langue anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Saint Etienne, 2021, 978-2-86272-719-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English-Speaking Towns & Cities: Memoirs and Narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit Gaga ? Origines, identités et enjeux du français régional stéphanois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jeannot Piétroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Glain &amp; Céline Jeannot Piétroy. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86272-697-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Change : Models and Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Arigne &amp; Christiane Migette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models and Modelisation in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 9782875745125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonological Fuzziness of Palatalisation in Contemporary English. A case of near-phonemes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne Przewozny, Sylvain Navarro &amp; Cécile Viollain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the phonology of contemporary English: multifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781474466998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmented monoliths? Towards a more complex view of the intonation systems of the British Isles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English-Speaking Towns and Cities: Memoirs and Narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.30-51, 2020, 9782862727349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologies du temps et de l'espace. Vers une langue orale authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Jean Moulin - Lyon 3, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03183885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, objectifs, motivation : enseigner et apprendre la phonologie de l'anglais. Démarches expérimentales et didactiques. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rouaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-025-09452-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rupp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2025.24" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.8123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lh1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.557" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Segapeli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.4683" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Clerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marin-Lamellet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tranmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Luc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6568" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132137v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coup&#233;-Jamet Christophe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cle.ens-lyon.fr/anglais/langue/phono-phonetique/sens-objectifs-motivation-enseigner-et-apprendre-la-phonologie-de-l-anglais-demarches-experimentales-et-didactiques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot Pi&#233;troy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wilhelm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-corpus-phonology-of-english.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03183885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821950v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-025-09452-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rupp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2025.24" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.8123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lh1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.557" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Letessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Segapeli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.4683" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Clerc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marin-Lamellet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tranmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Luc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6568" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boichard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jobert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coup&#233;-Jamet Christophe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cle.ens-lyon.fr/anglais/langue/phono-phonetique/sens-objectifs-motivation-enseigner-et-apprendre-la-phonologie-de-l-anglais-demarches-experimentales-et-didactiques" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181427v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeannot Pi&#233;troy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-corpus-phonology-of-english.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742722v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wilhelm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03183885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>