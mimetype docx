--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -523,256 +523,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency in HPC with and without knowledge of applications and services</w:t>
+                <w:t xml:space="preserve">Smart Energy Management for Greener Supercomputing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (92)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925313v1</w:t>
+                <w:t xml:space="preserve">hal-00943503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Energy Management for Greener Supercomputing</w:t>
+                <w:t xml:space="preserve">Energy efficiency in HPC with and without knowledge of applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (3), pp.232-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342013495304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943503v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction efficace entre les réseaux rapides et le stockage distribué dans les grappes de calcul</w:t>
               </w:r>
@@ -1369,51 +1369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Carpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTS2014 : IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1432,290 +1432,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving some Mysteries in Power Monitoring of Servers: Take Care of your Wattmeters!</w:t>
+                <w:t xml:space="preserve">ECOFIT: A Framework to Estimate Energy Consumption of Fault Tolerance protocols during HPC executions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EE-LSDS 2013 - Energy Efficiency in Large Scale Distributed Systems conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806504v1</w:t>
+                <w:t xml:space="preserve">hal-00806500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Estimation for MPI Broadcasting Algorithms in Large Scale HPC Systems</w:t>
+                <w:t xml:space="preserve">Solving some Mysteries in Power Monitoring of Servers: Take Care of your Wattmeters!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Francisco Dolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMPI - 20th European MPI Users' Group Meeting, Recent Advances in Message Passing Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EE-LSDS 2013 - Energy Efficiency in Large Scale Distributed Systems conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.3-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40517-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2488551.2488565⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870640v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SESAMES: a Smart-Grid Based Framework for Consuming Less and Better in Extreme-Scale Infrastructures</w:t>
               </w:r>
@@ -1799,51 +1790,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your Cluster is not Power Homogeneous: Take Care when Designing Green Schedulers!</w:t>
+                <w:t xml:space="preserve">Energy Estimation for MPI Broadcasting Algorithms in Large Scale HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
@@ -1861,307 +1852,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGCC - 4th IEEE International Green Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arlington, United States. pp.1-10, </w:t>
+              <w:t xml:space="preserve">EuroMPI - 20th European MPI Users' Group Meeting, Recent Advances in Message Passing Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain. pp.111--116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGCC.2013.6604506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2488551.2488565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870637v1</w:t>
+                <w:t xml:space="preserve">hal-00870640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Energy Estimator for Fault Tolerance Protocols</w:t>
+                <w:t xml:space="preserve">Your Cluster is not Power Homogeneous: Take Care when Designing Green Schedulers!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Cappello</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming (PPoPP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2442516.2442561⟩</w:t>
+              <w:t xml:space="preserve">IGCC - 4th IEEE International Green Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arlington, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGCC.2013.6604506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806499v1</w:t>
+                <w:t xml:space="preserve">hal-00870637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOFIT: A Framework to Estimate Energy Consumption of Fault Tolerance protocols during HPC executions</w:t>
+                <w:t xml:space="preserve">Towards an Energy Estimator for Fault Tolerance Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming (PPoPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Shenzhen, China. pp.313--314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2442516.2442561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806500v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy considerations in Checkpointing and Fault tolerance protocols</w:t>
               </w:r>
@@ -2186,51 +2186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Fault Tolerance for HPC at eXtreme Scale (FTXS), co-located with the 42th International conference on Dependable Systems and Networks (DSN 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renpar 20 : Rencontres francophones du Parallélisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4996,51 +4996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539656v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Carpa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Borylo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-017-0709-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0552-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Francisco Dolz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.03.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XPJ9C7NT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.52" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2013.6604506" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442516.2442561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Diouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2011.11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hablot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691937v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryousei Takano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetsu Kodama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Kudoh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2005.347044" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2004.92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zerrouki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Desbarbieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feny&#246;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2001.924994" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572596v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00389842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soudan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149411v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090666v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Otal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Echantillac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539656v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Carpa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Borylo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-017-0709-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0552-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Francisco Dolz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.03.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XPJ9C7NT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.52" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488565" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2013.6604506" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442516.2442561" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Diouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2011.11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hablot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691937v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryousei Takano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetsu Kodama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Kudoh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2005.347044" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prylli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2004.92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zerrouki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Desbarbieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feny&#246;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2001.924994" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572596v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00389842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soudan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149411v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090666v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Otal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Echantillac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>