--- v0 (2026-04-01)
+++ v1 (2026-05-26)
@@ -450,252 +450,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox of plant preference: The malaria vectors Anopheles gambiae and Anopheles coluzzii select suboptimal food sources for their survival and reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural occurrence of Wolbachia in Anopheles sp. and Aedes aegypti populations could compromise the success of vector control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gnankine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prisca Paré</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11187⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fitd.2024.1329015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744728v1</w:t>
+                <w:t xml:space="preserve">hal-04816247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural occurrence of Wolbachia in Anopheles sp. and Aedes aegypti populations could compromise the success of vector control strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gnankine</w:t>
+                <w:t xml:space="preserve">The paradox of plant preference: The malaria vectors Anopheles gambiae and Anopheles coluzzii select suboptimal food sources for their survival and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Youba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiswendé Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.e11187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fitd.2024.1329015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816247v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate on the phenology of Annona senegalensis Pers. (Annonaceae) and the distribution of associated insects in Burkina Faso</w:t>
               </w:r>
@@ -1079,103 +1079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural plant diet impacts phenotypic expression of pyrethroid resistance in Anopheles mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Paré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domonbabele Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koama Bayili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakiswendé Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.21431. </w:t>
@@ -1265,51 +1265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Péguédwindé Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidou Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.636. </w:t>
@@ -1481,64 +1481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of the alkaloid ricinine on the capacity of Anopheles gambiae and Anopheles coluzzii to transmit Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domonbabele Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Paré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1609,445 +1609,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-field and indoor setups to study malaria mosquito swarming behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insecticide resistance mechanisms in Anopheles gambiae complex populations from Burkina Faso, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Namountougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Diloma Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Niang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Nignan</w:t>
+                <w:t xml:space="preserve">Mahamadi Kientega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Serge Poda</w:t>
+                <w:t xml:space="preserve">Mahamoudou Balboné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon P Sawadogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Roch Dabiré</w:t>
+                <w:t xml:space="preserve">Didier Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.105054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.105054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3688-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391247v1</w:t>
+                <w:t xml:space="preserve">hal-02434740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insecticide resistance mechanisms in Anopheles gambiae complex populations from Burkina Faso, West Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-field and indoor setups to study malaria mosquito swarming behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamadi Kientega</w:t>
+                <w:t xml:space="preserve">Abdoulaye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamoudou Balboné</w:t>
+                <w:t xml:space="preserve">B. Serge Poda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Kaboré</w:t>
+                <w:t xml:space="preserve">Simon P Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Roch Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.105054⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3688-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434740v1</w:t>
+                <w:t xml:space="preserve">hal-02391247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveys of Arboviruses Vectors in Four Cities Stretching Along a Railway Transect of Burkina Faso: Risk Transmission and Insecticide Susceptibility Status of Potential Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lissy Parfait Eric Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Namountougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fvets.2019.00140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance of Bemisia tabaci Gennadius (Hemiptera: Aleyrodidae) and its parasitoids on vegetables and cassava plants in Burkina Faso (West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Romba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2056,289 +2068,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gnankine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Fogné Drabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidèle Tiendrébéogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (12), pp.6091-6103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.4078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pest management practices on the frequency of insecticide resistance alleles in Bemisia tabaci (Hemiptera: Aleyrodidae) populations in three countries of West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gnankine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Hema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Namountougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 104, pp.86 - 91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cropro.2017.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted application of an organophosphate-based paint applied on windows and doors against Anopheles coluzzii resistant to pyrethroids under real life conditions in Vallée du Kou, Burkina Faso (West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge B Poda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieudonné D Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2360,356 +2372,356 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gnankine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, pp.136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12936-018-2273-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology of reproduction of Anopheles arabiensis in an urban area of Bobo-Dioulasso, Burkina Faso (West Africa): Monthly swarming and mating frequency and their relation to environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanwintoum Séverin Bimbilé Somda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bèwadéyir Serge Poda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péguédwindé Simon Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gnankine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidou Maïga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (11), pp.e0205966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0205966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of MED-Q1 and MED-Q3 Biotypes of Bemisia tabaci (Hemiptera: Aleyrodidae) Populations to Essential and Seed Oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Fogné Drabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gnankine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imael H N Bassolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Charles Nébié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (3), pp.1031 - 1038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jee/tox100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of genetically isolated entities within the Mediterranean species of Bemisia tabaci: new insights into the systematics of this worldwide pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2718,396 +2730,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gnankiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ketoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (3), pp.452-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ps.3834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of genetic diversity within the Africa/Middle East/Asia Minor and Sub-Saharan African groups of the Bemisia tabaci species complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biotype status and resistance to neonicotinoids and carbosulfan in Bemisia tabaci (Hemiptera: Aleyrodidae) in Burkina Faso, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gnankine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Savadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pest Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 59 (4), pp.329 - 338. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670874.2013.869374⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 59 (2), pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670874.2013.771806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971410v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotype status and resistance to neonicotinoids and carbosulfan in Bemisia tabaci (Hemiptera: Aleyrodidae) in Burkina Faso, West Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of genetic diversity within the Africa/Middle East/Asia Minor and Sub-Saharan African groups of the Bemisia tabaci species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Terraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gnankine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pest Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 59 (2), pp.95-102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670874.2013.771806⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 59 (4), pp.329 - 338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670874.2013.869374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916766v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Bemisia tabaci (Homoptera: Aleyrodidae) biotypes and their associated symbiotic bacteria on host plants in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gnankine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3116,416 +3128,416 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Terraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houndeté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect conservation and diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (3), pp.411 - 421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1752-4598.2012.00206.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of diversity and recombination in &amp;lt;i&amp;gt;Arsenophonus&amp;lt;/i&amp;gt; symbionts of the &amp;lt;i&amp;gt;Bemisia tabaci&amp;lt;/i&amp;gt; species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gnankine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12(Suppl 1), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endosymbiont metacommunities, mtDNA diversity and the evolution of the Bemisia tabaci (Hemiptera: Aleyrodidae) species complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaelle Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gnankine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (19), pp.4365-4378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04775.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3672,51 +3684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05382130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;zouma Anselme Dao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Romba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Pe&#241;alver-Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-025-10203-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fogn&#233; Drabo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Bambara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Par&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Hien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Youba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Yerbanga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11187" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fitd.2024.1329015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42690-023-01041-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867592v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankin&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koama Bayili" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25681-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nignan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#232;wad&#233;yir Poda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;gu&#233;dwind&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Maiga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04704-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Namountougou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Diloma Soma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sangare" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Djouaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Hien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2022.2051642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooper" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koama" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04992-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Niang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serge Poda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P Sawadogo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3688-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Kientega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Balbon&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kabor&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissy Parfait Eric Ouattara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sangar&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00140" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Tiendr&#233;b&#233;ogo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4078" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Hema" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2017.10.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B Poda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; D Soma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2273-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanwintoum S&#233;verin Bimbil&#233; Somda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#232;wad&#233;yir Serge Poda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gu&#233;dwind&#233; Simon Sawadogo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205966" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imael H N Bassol&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Charles N&#233;bi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tox100" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Terraz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ketoh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3834" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2013.869374" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Savadogo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2013.771806" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houndet&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2012.00206.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CFCBLSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698082v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thierry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gnankine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gueguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04775.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4ZMFBKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05382130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;zouma Anselme Dao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Romba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Pe&#241;alver-Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-025-10203-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fogn&#233; Drabo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Bambara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fitd.2024.1329015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Par&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Hien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Youba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Yerbanga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42690-023-01041-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867592v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankin&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koama Bayili" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25681-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nignan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#232;wad&#233;yir Poda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;gu&#233;dwind&#233; Sawadogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Maiga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04704-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Namountougou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Diloma Soma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sangare" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Djouaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Hien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2022.2051642" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooper" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koama" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04992-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Kientega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Balbon&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kabor&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QH9WLC1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Niang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serge Poda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P Sawadogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3688-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissy Parfait Eric Ouattara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sangar&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00140" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Tiendr&#233;b&#233;ogo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4078" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Hema" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2017.10.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B Poda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; D Soma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2273-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanwintoum S&#233;verin Bimbil&#233; Somda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#232;wad&#233;yir Serge Poda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gu&#233;dwind&#233; Simon Sawadogo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205966" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916780v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imael H N Bassol&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Charles N&#233;bi&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/tox100" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Terraz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ketoh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3834" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916766v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Savadogo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2013.771806" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2013.869374" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houndet&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2012.00206.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CFCBLSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gnankine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gueguen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04775.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4ZMFBKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>