--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -100,611 +100,611 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrant-native pay gap driven by lack of access to high-paying jobs</w:t>
+                <w:t xml:space="preserve">Top earners are increasingly isolated at work – here’s why it matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marta M Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAO.rvsvhd3hg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizational Intersectionality: Do Gender and Migration Status Inequalities Reinforce or Offset Each Other in French Workplaces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Soener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (6), pp.1463-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09500170251348848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pay gap between nationals and migrants mainly due to unequal access to high-paying jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Are Skeie Hermansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Penner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Boza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-025-02546-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigrant-native pay gap driven by lack of access to high-paying jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Skeie Hermansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Penner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Boza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-025-09259-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los que ganan más están cada vez más aislados en el trabajo, y eso no es una buena noticia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M Elvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAO.rvsvhd3hg⟩</w:t>
+              <w:t xml:space="preserve">, 2025, https://theconversation.com/los-que-ganan-mas-estan-cada-vez-mas-aislados-en-el-trabajo-y-eso-no-es-una-buena-noticia-253261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAO.acr56y4hx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...151 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le localisme universitaire : nouvelles estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...210 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Issiakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -781,51 +781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Land of AKM: Explaining the Dynamics of Wage Inequality in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Babet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Guido Palladino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -872,51 +872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blackstone vs BlackRock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 76 (1), pp.190-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -950,51 +950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fissures de la digue républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Bulut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1045,51 +1045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différences de composition de la main-d’œuvre entre entreprises expliquent une part croissante des inégalités de salaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Babet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G Palladino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1127,103 +1127,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Separation: Top Earner Segregation at Work in Advanced Capitalist Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Tomaskovic-Devey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Boza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Folke Henriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Skeie Hermansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 130 (2), pp.439-495. </w:t>
@@ -1261,90 +1261,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ups and downs in finance, ups without downs in inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Apascaritei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Boza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hallsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1395,51 +1395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UK’s Eighteenth Brumaire. Book review &amp;quot;Alt-Finance: How the City of London Bought Democracy&amp;quot;, by Marlène Benquet and Théo Bourgeron (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1477,51 +1477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience des inégalités d'origine financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,77 +1572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Benefits from Migrant and Female Labor? Connecting Wages to Demographic Changes in French Workplaces 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Soener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociological Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1670,3230 +1670,3230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Executive Pay: Board Reciprocity Counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Horton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (2), pp.165-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003975622000194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes globales et inégalités : mondialisation ou financiarisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Woloszko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/1 (89), pp.67-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.089.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Who took care of what? The gender division of unpaid work during the first year of the COVID-19 pandemic in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dominguez Folgueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Ferragina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demographic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46, pp.1007-1036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4054/DemRes.2022.46.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Within-job gender pay inequality in 15 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Penner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trond Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Skeie Hermansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Boza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cite.089.0067⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-022-01470-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités aux rythmes de la financiarisation. À propos de : Ken-Hou Lin, Megan Tobias Neely, Divested. Inequality in the Age of Finance, Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Yuval Millo</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequalities to the Beats of Financialization. About: Ken-Hou Lin, Megan Tobias Neely, Divested. Inequality in the Age of Finance, Oxford University Press, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rising between-workplace inequalities in high-income countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Tomaskovic-Devey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin Avent-Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bandelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Boza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (17), pp.9277-9283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918249117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Brooke Harrington’s Capital without Borders: Wealth Managers and the One Percent, Cambridge MA, Harvard University Press, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Emmenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Inglis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.461-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ser/mwy050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Should We Clash or Should I Go? The Impact of Low Wage and Poor Working Conditions on the Exit-Voice Trade-Off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaida Salibekyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LABOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (4), pp.425-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/labr.12155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to make a deal: the role of rankings and personal ties in creating trust in the mergers and acquisitions market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Woloszko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.311-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ser/mwx056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great Reaper: the Unique Equalizer? - Walter Scheidel, The Great Leveler. Violence and the History of Inequality from the Stone Age to the Twenty-First Century (Princeton and Oxford, Princeton University Press, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 63 (2), pp.165-211. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0003975622000194⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.510-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003975619000419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Within-job gender pay inequality in 15 countries</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous collectionneurs !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Penner</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everyone’s a Collector!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economizing on Scientific Debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie d’un débat scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2017, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.1 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Comparative Organizational Inequality Network: Toward an Economic Sociology of Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Tomaskovic-Devey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.15 - 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie d’un débat scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financialization Is Marketization! A Study of the Respective Impacts of Various Dimensions of Financialization on the Increase in Global Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.495 - 519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15195/v3.a22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back in the bazaar: taking Pierre Bourdieu to a trading room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.410-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2015.1116461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295776v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The chance of influence: A natural experiment on the role of social capital infaculty recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.60 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2016.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladies rénales et inégalités sociales d’accès à la greffe en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanie Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2016/1), pp.23-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1601.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renal Diseases and Social Inequalities in Access to Transplantation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanie Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (1), pp.23-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pope.1601.0000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variétés de financiarisation et accroissement des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.51 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.hs1.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Thomas Piketty, 2013, Le capital au XXIe siècle, Paris : Le Seuil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (2), pp.250-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.1564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage comparisons in and out of the firm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Senik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (117), pp.395 - 410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2015.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01314331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail de haut en bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Books and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2014, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...106 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;La vie en réseau. Dynamique des relations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1918249117⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.166-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.551.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salaire dépend-il du sexe du supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zinaida Salibekyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LABOUR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 464-465-466, pp.73-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...243 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getting a Job in Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 60 (3), pp.510-516. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0003975619000419⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.25 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003975614000022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financialization and Sociospatial Divides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Books and Ideas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (1), pp.17 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.131.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can the Immobile Stop the Mobile?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">Mirna Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (1), pp.15 - 21</w:t>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.27 - 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un plafond à caissons : les femmes à l'EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...753 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godechot</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Naudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 57 (2), pp.250-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.1564⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 51 (2), pp.253-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.16493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrangement institutionnel et fonctionnement du marché du travail. Le cas de la chasse de tête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Senik</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Sorignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47, pp.383-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux formes du capital social. Structure relationnelle des jurys de thèses et recrutement en science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 55 (1), pp.166-169. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, Vol. 45 (N°2), pp.P. 35-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux formes du capital social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...482 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Vol. 45 (N°2), pp.P. 35-74</w:t>
+              <w:t xml:space="preserve">, 2004, 45 (2), p. 243-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les thèses de science politique et leurs jurys. Premiers éléments d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaestra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Vol. 9 (N°22), pp.P. 63-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4918,51 +4918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment choisir son directeur de thèse ? Réseaux et recrutement en science politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5000,51 +5000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des docteurs de science politique et &amp;quot;localisme&amp;quot;. Premiers éléments d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5082,51 +5082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La volatilité des postes : professionnels des marchés financiers et informatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,51 +5493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wages, Bonuses and Appropriation of Profit in the Financial Industry. The Working Rich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, pp.244, 2017, Routledge International Studies in Money and Banking, 9781138123960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5594,51 +5594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gollac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5823,51 +5823,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lieux de travail de plus en plus ségrégués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équipe Coin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5905,51 +5905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financialization and the Increase in Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Financialization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9781138308213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5974,90 +5974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France confinée. Anciennes et nouvelles inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coulangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Ferragina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Helmeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6103,51 +6103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: What finance manufactures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chambost; Marc Lenglet; Yamina Tadjeddine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The making of finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.270 - 282, 2019, 9781138498570</w:t>
@@ -6176,51 +6176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance at Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.191 - 193, 2018, 9781138204034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6245,51 +6245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financiarisation de l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Savidan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.577 - 583, 2018, 9782130624257</w:t>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Askenazy; Daniel Cohen; Claudia Senik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le modèle social : 8 nouvelles questions d'économie</w:t>
@@ -6447,51 +6447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Ce que la finance fabrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de la finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.21 - 34, 2016, 9782757412701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6561,51 +6561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional arrangements and the labor market functioning: The case of executive search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Sorignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6636,51 +6636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial Strategies Round-Table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6730,778 +6730,778 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie entre quatre murs : travail et sociabilité en temps de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coulangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3839288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When life revolves around the home: Work and sociability during the lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Ferragina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Helmeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3839288⟩</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3839312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moins de finance, moins d’inégalités ? Dix ans après la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The laws of economics.” Economic devices, economics, economists, and the making of the economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2018, pp.1 - 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus de finance, plus d’inégalités !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, pp.1 - 3</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resurgence of Capital or rise of the Working Rich? On Piketty’s Capital in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Should We Clash or Should I Go? The Impact of Low Wage and Bad Working Conditions on the Exit-Voice Trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaida Salibekyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00920013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Alsace-Moselle peut-elle décider des 35 heures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2013, 27 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D'un rapport salarial à l'autre : les professionnels de la bourse 1970-2000 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lagneau-Ymonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux formes du capital social. Structure relationnelle des jurys de thèses et recrutement en science politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7511,2390 +7511,2452 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00240515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (25)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financialization more than globalization! The contribution of global cities to inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Henriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skeie Hermansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigrant–native pay gap driven by lack of access to high-paying jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Skeie Hermansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Penner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hällsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the Land of AKM: Explaining the Dynamics of Wage Inequality in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Babet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Within-Job Gender Pay Inequality in 15 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Penner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trond Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Skeie Hermansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Boza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the Land of AKM: Explaining the Dynamics of Wage Inequality in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Babet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes Globales et Inégalités : Mondialisation ou Financiarisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Woloszko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traders. Unpublished partial translation of Les Traders. Essai de sociologie des marchés financiers, Paris : La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Size and evolution of the financial wage premium. Unpublished translation of “Ampleur et évolution dela prime salariale financière”, Regards croisés sur l'économie, 2020, 27(2): 97-109.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Apascaritei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Boza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hallsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Henriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ups and Downs in Finance, Ups without Downs in Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Apascaritei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Boza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hällsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Intersection of Organizational Inequalities: How Gender, Migrant Status, and Class Inequality Relate to Each Other in French workplaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Soener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The two forms of social capital. Relational structure of PhD committees and recruitment in French political science, Unpublished translation of “Les deux formes du capital social. Structure relationnelle des jurys de thèses et recrutement en science politique”, Revue française de sociologie, 2004, vol. 45, n°2, p. 243-282.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Feng Hou</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living through Lockdown: Social Inequalities and Transformations during the COVID-19 Crisis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Are Skeie Hermansen</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living through Lockdown: Social Inequalities and Transformations during the COVID-19 Crisis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Penner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Elvira</w:t>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Baudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Soener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Tomaskovic-Devey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great Separation: Top Earner Segregation at Work in High-Income Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destabilizing Orders – Understanding the Consequences of Neoliberalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Make a Deal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Penner</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Woloszko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can We Use Alsace-Moselle for Estimating the Employment Effects of the 35-Hour Workweek Regulation in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financialization Is Marketization!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Chance of Influence: A Natural Experiment on the Role of Social Capital in Academic Hiring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage comparisons in and out of the firm. Evidence from a matched employers-employee French database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Senik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salaire dépend-il du sexe du supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Should we clash or should I go?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaida Salibekyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage Comparisons in and out of the Firm. Evidence from a Matched Employer-Employee French Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Senik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00907268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance and the rise in inequalities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus d'amis, plus proches ? Essai de comparaison de deux enquêtes peu comparables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...886 lines deleted...]
-                <w:t xml:space="preserve">halshs-00584881v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Owns the Media?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Cage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Camila Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Laboratoire interdisciplinaire d'évaluation des politiques publiques. 2017, pp.136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10041,51 +10103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05216909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Skeie Hermansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Penner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Boza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Elvira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09259-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAO.rvsvhd3hg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05447499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Soener" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170251348848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elvira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02546-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAO.acr56y4hx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Issiakou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rougier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Babet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guido Palladino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/740187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.13148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04875438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Bulut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04380011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G Palladino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04717467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Tomaskovic-Devey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Folke Henriksen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/731603" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03857878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Neumann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Apascaritei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hallsten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwac036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04224724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2186922" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Coin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12969" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03677747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pasqualini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez Folgueras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2022.46.34" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Woloszko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.089.0067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Horton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Millo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975622000194" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Petersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rainey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01470-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03862691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03862834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03098529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Avent-Holt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bandelj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918249117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Salibekyan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emmenegger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Inglis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwy050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwx056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098683v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000419" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15195/v3.a22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295776v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2015.1116461" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392416v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanie Caill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1601.0023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.1601.0000" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1564" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2015.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.551.0163" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00990011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975614000022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.131.0017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00983771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.16493" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sorignet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01433807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gollac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Helmeid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567627v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349807v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sorignet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839288" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839312" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01391560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneau-Ymonet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240515v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Henriksen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skeie Hermansen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#228;llsten" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04104697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363218v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363171v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462501v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389160v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pauly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baudour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Andersson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471870v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567666v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459520v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907268v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612863v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fize" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Porras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Elvira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAO.rvsvhd3hg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05447499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Soener" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170251348848" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543682v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Skeie Hermansen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Penner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Boza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elvira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02546-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05216909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09259-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAO.acr56y4hx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Issiakou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rougier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Babet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guido Palladino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/740187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.13148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04875438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Bulut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04380011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G Palladino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04717467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Tomaskovic-Devey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Folke Henriksen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/731603" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03857878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Neumann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Apascaritei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hallsten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwac036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04224724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2186922" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Coin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12969" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Horton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Millo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975622000194" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Woloszko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.089.0067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03677747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pasqualini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez Folgueras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2022.46.34" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Petersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rainey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01470-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03862691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03862834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03098529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Avent-Holt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bandelj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918249117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emmenegger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Inglis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwy050" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Salibekyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12155" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwx056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098683v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000419" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15195/v3.a22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295776v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2015.1116461" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392416v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanie Caill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1601.0023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.1601.0000" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1564" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2015.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.551.0163" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00990011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975614000022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.131.0017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00983771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.16493" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sorignet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01433807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gollac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Helmeid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567627v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349807v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sorignet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839288" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839312" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01391560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneau-Ymonet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240515v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Henriksen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skeie Hermansen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#228;llsten" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04104697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363218v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363171v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462501v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389160v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pauly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baudour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Andersson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471870v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567666v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459520v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907268v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05569495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fize" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Porras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>