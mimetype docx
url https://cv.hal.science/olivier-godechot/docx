--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -100,412 +100,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top earners are increasingly isolated at work – here’s why it matters</w:t>
+                <w:t xml:space="preserve">Los que ganan más están cada vez más aislados en el trabajo, y eso no es una buena noticia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M Elvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://theconversation.com/los-que-ganan-mas-estan-cada-vez-mas-aislados-en-el-trabajo-y-eso-no-es-una-buena-noticia-253261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAO.acr56y4hx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Top earners are increasingly isolated at work – here’s why it matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAO.rvsvhd3hg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational Intersectionality: Do Gender and Migration Status Inequalities Reinforce or Offset Each Other in French Workplaces?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Soener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work, Employment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39 (6), pp.1463-1485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/09500170251348848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pay gap between nationals and migrants mainly due to unequal access to high-paying jobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Skeie Hermansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Penner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Boza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Elvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-025-02546-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigrant-native pay gap driven by lack of access to high-paying jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Skeie Hermansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Penner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Boza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta M Elvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -514,167 +605,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-025-09259-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216909v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-05543748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le localisme universitaire : nouvelles estimations</w:t>
               </w:r>
@@ -1153,77 +1153,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Tomaskovic-Devey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Boza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Folke Henriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Skeie Hermansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 130 (2), pp.439-495. </w:t>
@@ -1255,442 +1255,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Who Benefits from Migrant and Female Labor? Connecting Wages to Demographic Changes in French Workplaces 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Soener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociological Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/socf.12969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ups and downs in finance, ups without downs in inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Apascaritei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Boza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hallsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (3), pp.1601-1627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ser/mwac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UK’s Eighteenth Brumaire. Book review &amp;quot;Alt-Finance: How the City of London Bought Democracy&amp;quot;, by Marlène Benquet and Théo Bourgeron (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17530350.2023.2186922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience des inégalités d'origine financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équipe Coin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Possibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319416v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-04319370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive Pay: Board Reciprocity Counts</w:t>
               </w:r>
@@ -2005,103 +2005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-job gender pay inequality in 15 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Penner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trond Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Skeie Hermansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Boza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Human Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2133,2576 +2133,2658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03924647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inequalities to the Beats of Financialization. About: Ken-Hou Lin, Megan Tobias Neely, Divested. Inequality in the Age of Finance, Oxford University Press, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les inégalités aux rythmes de la financiarisation. À propos de : Ken-Hou Lin, Megan Tobias Neely, Divested. Inequality in the Age of Finance, Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Inequalities to the Beats of Financialization. About: Ken-Hou Lin, Megan Tobias Neely, Divested. Inequality in the Age of Finance, Oxford University Press, 2020</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rising between-workplace inequalities in high-income countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Tomaskovic-Devey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin Avent-Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bandelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Boza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (17), pp.9277-9283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918249117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great Reaper: the Unique Equalizer? - Walter Scheidel, The Great Leveler. Violence and the History of Inequality from the Stone Age to the Twenty-First Century (Princeton and Oxford, Princeton University Press, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.510-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003975619000419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Brooke Harrington’s Capital without Borders: Wealth Managers and the One Percent, Cambridge MA, Harvard University Press, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Emmenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Inglis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.461-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ser/mwy050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Should We Clash or Should I Go? The Impact of Low Wage and Poor Working Conditions on the Exit-Voice Trade-Off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaida Salibekyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LABOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (4), pp.425-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/labr.12155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to make a deal: the role of rankings and personal ties in creating trust in the mergers and acquisitions market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Woloszko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.311-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ser/mwx056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everyone’s a Collector!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Books and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...106 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous collectionneurs !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">On Brooke Harrington’s Capital without Borders: Wealth Managers and the One Percent, Cambridge MA, Harvard University Press, 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economizing on Scientific Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Inglis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-Economic Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Should We Clash or Should I Go? The Impact of Low Wage and Poor Working Conditions on the Exit-Voice Trade-Off</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie d’un débat scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zinaida Salibekyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LABOUR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Woloszko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-Economic Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.1 - 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Great Reaper: the Unique Equalizer? - Walter Scheidel, The Great Leveler. Violence and the History of Inequality from the Stone Age to the Twenty-First Century (Princeton and Oxford, Princeton University Press, 2017)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Comparative Organizational Inequality Network: Toward an Economic Sociology of Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Tomaskovic-Devey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.15 - 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie d’un débat scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back in the bazaar: taking Pierre Bourdieu to a trading room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.410-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2015.1116461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295776v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financialization Is Marketization! A Study of the Respective Impacts of Various Dimensions of Financialization on the Increase in Global Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.495 - 519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15195/v3.a22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The chance of influence: A natural experiment on the role of social capital infaculty recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.60 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2016.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladies rénales et inégalités sociales d’accès à la greffe en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanie Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2016/1), pp.23-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1601.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renal Diseases and Social Inequalities in Access to Transplantation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanie Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (1), pp.23-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pope.1601.0000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage comparisons in and out of the firm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Senik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (117), pp.395 - 410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2015.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01314331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variétés de financiarisation et accroissement des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.51 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.hs1.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Thomas Piketty, 2013, Le capital au XXIe siècle, Paris : Le Seuil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (2), pp.250-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.1564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;La vie en réseau. Dynamique des relations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.166-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.551.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail de haut en bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.En ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salaire dépend-il du sexe du supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 464-465-466, pp.73-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getting a Job in Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 60 (3), pp.510-516. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0003975619000419⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.25 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003975614000022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tous collectionneurs !</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financialization and Sociospatial Divides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Books and Ideas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (1), pp.17 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.131.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...247 lines deleted...]
-                <w:t xml:space="preserve">Inequality</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can the Immobile Stop the Mobile?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (1), pp.1 - 6</w:t>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.27 - 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Donald Tomaskovic-Devey</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un plafond à caissons : les femmes à l'EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...693 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godechot</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Naudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 57 (2), pp.250-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.1564⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 51 (2), pp.253-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.16493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrangement institutionnel et fonctionnement du marché du travail. Le cas de la chasse de tête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Senik</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Sorignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47, pp.383-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le travail de haut en bas</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux formes du capital social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godechot</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 55 (1), pp.166-169. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 45 (2), p. 243-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...513 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux formes du capital social. Structure relationnelle des jurys de thèses et recrutement en science politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4718,155 +4800,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vol. 45 (N°2), pp.P. 35-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00192676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les deux formes du capital social</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment choisir son directeur de thèse ? Réseaux et recrutement en science politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 45 (2), p. 243-282</w:t>
+              <w:t xml:space="preserve">Bulletin de la Fédération Paris Jourdan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N°3, pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thèses de science politique et leurs jurys. Premiers éléments d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4882,139 +4964,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaestra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Vol. 9 (N°22), pp.P. 63-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00198370v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00198906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des docteurs de science politique et &amp;quot;localisme&amp;quot;. Premiers éléments d'enquête</w:t>
               </w:r>
@@ -5836,51 +5836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lieux de travail de plus en plus ségrégués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équipe Coin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que sait-on du travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782724641905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5899,225 +5899,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La France confinée. Anciennes et nouvelles inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.95-116, 2020, 9782724626704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Financialization and the Increase in Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Financialization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9781138308213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098675v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-03203725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: What finance manufactures</w:t>
               </w:r>
@@ -6170,169 +6170,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Financiarisation de l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Savidan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.577 - 583, 2018, 9782130624257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance at Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.191 - 193, 2018, 9781138204034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574132v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03567193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public-privé : le juste salaire ?</w:t>
               </w:r>
@@ -6724,572 +6724,572 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When life revolves around the home: Work and sociability during the lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3839312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vie entre quatre murs : travail et sociabilité en temps de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Coulangeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3839288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moins de finance, moins d’inégalités ? Dix ans après la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The laws of economics.” Economic devices, economics, economists, and the making of the economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.1 - 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Moins de finance, moins d’inégalités ? Dix ans après la crise</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resurgence of Capital or rise of the Working Rich? On Piketty’s Capital in the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“The laws of economics.” Economic devices, economics, economists, and the making of the economy</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus de finance, plus d’inégalités !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, pp.1 - 3</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Plus de finance, plus d’inégalités !</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Should We Clash or Should I Go? The Impact of Low Wage and Bad Working Conditions on the Exit-Voice Trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...127 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinaida Salibekyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7564,51 +7564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financialization more than globalization! The contribution of global cities to inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Henriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7669,1993 +7669,1993 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrant–native pay gap driven by lack of access to high-paying jobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Skeie Hermansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Penner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hällsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the Land of AKM: Explaining the Dynamics of Wage Inequality in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Babet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Within-Job Gender Pay Inequality in 15 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Elvira</w:t>
+                <w:t xml:space="preserve">Andrew Penner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trond Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Skeie Hermansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Boza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the Land of AKM: Explaining the Dynamics of Wage Inequality in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Babet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The two forms of social capital. Relational structure of PhD committees and recruitment in French political science, Unpublished translation of “Les deux formes du capital social. Structure relationnelle des jurys de thèses et recrutement en science politique”, Revue française de sociologie, 2004, vol. 45, n°2, p. 243-282.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes Globales et Inégalités : Mondialisation ou Financiarisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Woloszko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traders. Unpublished partial translation of Les Traders. Essai de sociologie des marchés financiers, Paris : La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Size and evolution of the financial wage premium. Unpublished translation of “Ampleur et évolution dela prime salariale financière”, Regards croisés sur l'économie, 2020, 27(2): 97-109.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Apascaritei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Boza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hallsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Henriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ups and Downs in Finance, Ups without Downs in Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Apascaritei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Boza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hällsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">In the Land of AKM: Explaining the Dynamics of Wage Inequality in France</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Intersection of Organizational Inequalities: How Gender, Migrant Status, and Class Inequality Relate to Each Other in French workplaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Soener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">István Boza</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living through Lockdown: Social Inequalities and Transformations during the COVID-19 Crisis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Babet</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living through Lockdown: Social Inequalities and Transformations during the COVID-19 Crisis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Villes Globales et Inégalités : Mondialisation ou Financiarisation ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Baudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Soener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Tomaskovic-Devey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great Separation: Top Earner Segregation at Work in High-Income Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destabilizing Orders – Understanding the Consequences of Neoliberalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Make a Deal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Woloszko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traders. Unpublished partial translation of Les Traders. Essai de sociologie des marchés financiers, Paris : La Découverte</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can We Use Alsace-Moselle for Estimating the Employment Effects of the 35-Hour Workweek Regulation in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Size and evolution of the financial wage premium. Unpublished translation of “Ampleur et évolution dela prime salariale financière”, Regards croisés sur l'économie, 2020, 27(2): 97-109.</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financialization Is Marketization!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ups and Downs in Finance, Ups without Downs in Inequality</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Chance of Influence: A Natural Experiment on the Role of Social Capital in Academic Hiring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Intersection of Organizational Inequalities: How Gender, Migrant Status, and Class Inequality Relate to Each Other in French workplaces</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Should we clash or should I go?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaida Salibekyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The two forms of social capital. Relational structure of PhD committees and recruitment in French political science, Unpublished translation of “Les deux formes du capital social. Structure relationnelle des jurys de thèses et recrutement en science politique”, Revue française de sociologie, 2004, vol. 45, n°2, p. 243-282.</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salaire dépend-il du sexe du supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage comparisons in and out of the firm. Evidence from a matched employers-employee French database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Senik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage Comparisons in and out of the Firm. Evidence from a Matched Employer-Employee French Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...832 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Senik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10103,51 +10103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Elvira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAO.rvsvhd3hg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05447499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Soener" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170251348848" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543682v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Skeie Hermansen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Penner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Boza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elvira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02546-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05216909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09259-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAO.acr56y4hx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Issiakou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rougier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Babet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guido Palladino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/740187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.13148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04875438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Bulut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04380011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G Palladino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04717467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Tomaskovic-Devey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Folke Henriksen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/731603" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03857878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Neumann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Apascaritei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hallsten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwac036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04224724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2186922" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Coin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12969" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Horton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Millo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975622000194" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Woloszko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.089.0067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03677747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pasqualini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez Folgueras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2022.46.34" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Petersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rainey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01470-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03862691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03862834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03098529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Avent-Holt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bandelj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918249117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emmenegger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Inglis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwy050" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Salibekyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12155" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwx056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098683v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000419" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15195/v3.a22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295776v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2015.1116461" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392416v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanie Caill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1601.0023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.1601.0000" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1564" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2015.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.551.0163" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00990011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975614000022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.131.0017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00983771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.16493" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sorignet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01433807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gollac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Helmeid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567627v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349807v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sorignet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839288" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839312" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01391560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneau-Ymonet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240515v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Henriksen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skeie Hermansen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#228;llsten" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04104697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363218v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363171v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462501v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389160v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pauly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baudour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Andersson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471870v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567666v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459520v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907268v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05569495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fize" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Porras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Elvira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAO.acr56y4hx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAO.rvsvhd3hg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05447499v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Soener" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09500170251348848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Skeie Hermansen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Penner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Boza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elvira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-02546-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05216909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09259-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Issiakou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rougier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05543806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Babet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guido Palladino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/740187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.13148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04875438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Bulut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04380011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G Palladino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04717467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Tomaskovic-Devey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Folke Henriksen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/731603" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12969" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03857878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Neumann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Apascaritei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hallsten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwac036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04224724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2023.2186922" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Coin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Horton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Millo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975622000194" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Woloszko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.089.0067" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03677747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pasqualini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dominguez Folgueras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2022.46.34" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Petersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rainey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01470-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03862834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03862691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03098529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Avent-Holt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bandelj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918249117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975619000419" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emmenegger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Inglis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwy050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Salibekyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12155" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mwx056" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295776v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2015.1116461" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15195/v3.a22" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392416v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanie Caill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1601.0023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.1601.0000" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2015.07.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460128v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0051" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1564" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.551.0163" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00990011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180055v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975614000022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.131.0017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00983771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.16493" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sorignet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01433807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520053v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gollac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319423v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203725v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Helmeid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098675v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567193v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567627v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349807v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sorignet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839312" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393052v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839288" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392950v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392951v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01391560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneau-Ymonet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240515v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Henriksen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skeie Hermansen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#228;llsten" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03606541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04104697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462502v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363218v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363171v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pauly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099647v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baudour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Andersson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471870v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567666v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459520v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907268v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05569495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fize" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Porras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>