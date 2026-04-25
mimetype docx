--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -2379,399 +2379,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high-density planets: a possible remnant of gas giants</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of methane hydrates dissociation up to 5GPa: Implications for Titan’s interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bezacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2013.0164⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 229, pp.144-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2014.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160961v1</w:t>
+                <w:t xml:space="preserve">hal-02556585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of methane hydrates dissociation up to 5GPa: Implications for Titan’s interior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Oancea</w:t>
+                <w:t xml:space="preserve">Formation, Habitability, and Detection of Extrasolar Moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kipping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Anne Limbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2014.02.001⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (9), pp.798-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2014.1147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556585v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation, Habitability, and Detection of Extrasolar Moons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very high-density planets: a possible remnant of gas giants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (9), pp.798-835. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372 (2014), pp.20130164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ast.2014.1147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2013.0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059901v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JUpiter ICy moons Explorer (JUICE): An ESA mission to orbit Ganymede and to characterise the Jupiter system</w:t>
               </w:r>
@@ -2903,51 +2903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibria in the H2O–CO2 system between 250–330K and 0–1.7GPa: Stability of the CO2 hydrates and H2O-ice VI at CO2 saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bollengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,64 +3222,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bollengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Bezacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 221 (2), pp.900-910. </w:t>
@@ -3591,661 +3591,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of methane clathrate hydrates under pressure: Influence on outgassing processes of methane on Titan</w:t>
+                <w:t xml:space="preserve">Thermodynamic data and modeling of the water and ammonia-water phase diagrams up to 2.2 GPa for planetary geophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 205, pp.581-593. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (14), pp.144502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3487520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488882v1</w:t>
+                <w:t xml:space="preserve">hal-00588089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Formation of Planetary Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satellites of the Outer Solar System: Exchange Processes Involving the Interiors Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durham W.B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Alibert</w:t>
+                <w:t xml:space="preserve">H. Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Broeg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">Pappalardo R.T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/AST.2009.0372⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153 (1-4), pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-010-9664-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543311v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellites of the Outer Solar System: Exchange Processes Involving the Interiors Preface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of methane clathrate hydrates under pressure: Influence on outgassing processes of methane on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-010-9664-9⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205, pp.581-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558339v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of thermal evolution and despinning of early Iapetus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 207 (2), pp.959-971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic data and modeling of the water and ammonia-water phase diagrams up to 2.2 GPa for planetary geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Choukroun</w:t>
+                <w:t xml:space="preserve">Origin and Formation of Planetary Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Broeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wuchterl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 133 (14), pp.144502. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.19-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3487520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/AST.2009.0372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588089v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAPLACE: A mission to Europa and the Jupiter System for ESA's Cosmic Vision Programme</w:t>
               </w:r>
@@ -5148,791 +5148,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic model for water and high-pressure ices up to 2.2 GPa and down to the metastable domain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Could we identify hot ocean-planets with CoRoT, Kepler and Doppler velocimetry ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bordé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 127, pp.124506</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 191, pp.453-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00304418v1</w:t>
+                <w:t xml:space="preserve">hal-00186334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could we identify hot ocean-planets with CoRoT, Kepler and Doppler velocimetry ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass-radius curve for extrasolar Extrasolar Earth-like planets and ocean planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 191, pp.453-468</w:t>
+              <w:t xml:space="preserve">, 2007, pp.doi:10.1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186334v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-radius curve for extrasolar Extrasolar Earth-like planets and ocean planets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Could we identify hot Ocean-Planets with CoRoT, Kepler and Doppler velocimetry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bordé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.doi:10.1016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 191 (2), pp.453-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154934v1</w:t>
+                <w:t xml:space="preserve">hal-00129739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman study of methane clathrate hydrates under pressure: new evidence for the metastability of structure II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Raman Spectrosc.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (4), pp.440-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/JRS.1665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could we identify hot Ocean-Planets with CoRoT, Kepler and Doppler velocimetry?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A thermodynamic model for water and high-pressure ices up to 2.2 GPa and down to the metastable domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127, pp.124506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.04.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00129739v1</w:t>
+                <w:t xml:space="preserve">hal-00304418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman study of high pressure clathrate hydrates up to 1.2 GPa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">On the Possible Properties of Small and Cold Extrasolar Planets: Is OGLE 2005-BLG-390Lb Entirely Frozen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ehrenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecavelier Des Etangs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Raman Spectrosc.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 651, pp.535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/507577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112135v1</w:t>
+                <w:t xml:space="preserve">hal-00398459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Possible Properties of Small and Cold Extrasolar Planets: Is OGLE 2005-BLG-390Lb Entirely Frozen?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
+                <w:t xml:space="preserve">Raman study of high pressure clathrate hydrates up to 1.2 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Raman Spectrosc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, accepté</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/507577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00398459v1</w:t>
+                <w:t xml:space="preserve">hal-00112135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Possible Properties of Small and Cold Extrasolar Planets : Is OGLE-2005-BLG-390Lb Entirely Frozen ?</w:t>
               </w:r>
@@ -6115,570 +6115,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure measurements within optical cells using diamond sensors: accuracy of the method below 1GPa</w:t>
+                <w:t xml:space="preserve">The ammonia-water system at high pressures: Implications for the methane of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Amiguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Choukroun</w:t>
+                <w:t xml:space="preserve">J. Pargamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25, pp.255-265</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.371-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116012v1</w:t>
+                <w:t xml:space="preserve">hal-00116014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ammonia-water system at high pressures: Implications for the methane of Titan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titan's internal structure inferred from a coupled thermal-orbital model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pargamin</w:t>
+                <w:t xml:space="preserve">Lunine Jl.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 53, pp.371-384</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 175, pp.496-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116014v1</w:t>
+                <w:t xml:space="preserve">hal-00116069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's internal structure inferred from a coupled thermal-orbital model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure measurements within optical cells using diamond sensors: accuracy of the method below 1GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunine Jl.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
+                <w:t xml:space="preserve">E. Amiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 175, pp.496-502</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.255-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116069v1</w:t>
+                <w:t xml:space="preserve">hal-00116012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in the NH3-H2O system in the [0,1 GPa] pressure range - implications for the deep liquid layer of large icy satellites</w:t>
+                <w:t xml:space="preserve">A numerical study of the interaction between the mantle wedge, subducting slab and over-riding plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mousis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Pargamin</w:t>
+                <w:t xml:space="preserve">Eberlé M.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (24), pp.45-1 45-4. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 131, pp.191-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2002GL015812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0031-9201(02)00157-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119108v1</w:t>
+                <w:t xml:space="preserve">hal-00119056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of the interaction between the mantle wedge, subducting slab and over-riding plate</w:t>
+                <w:t xml:space="preserve">Experiments in the NH3-H2O system in the [0,1 GPa] pressure range - implications for the deep liquid layer of large icy satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eberlé M.A.</w:t>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pargamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sotin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 131, pp.191-202. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (24), pp.45-1 45-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0031-9201(02)00157-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2002GL015812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119056v1</w:t>
+                <w:t xml:space="preserve">hal-00119108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific objectives of the DYNAMO mission</w:t>
               </w:r>
@@ -8556,1623 +8556,1623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clathrate hydrate of carbon dioxide above 0.2 GPa: new experimental results and theoretical developments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucile Bezacier</w:t>
+                <w:t xml:space="preserve">JUICE (JUpiter ICy moon Explorer): a European-led mission to the Jupiter system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele K. Dougherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bunce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athéna Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry V. Titov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.1343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647181v1</w:t>
+                <w:t xml:space="preserve">hal-03802578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JUICE (JUpiter ICy moon Explorer): a European-led mission to the Jupiter system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New high-pressure systems to investigate clathrate hydrates stability and role in volatile outgassing on Titan and Enceladus,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barmatz M. B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dougherty M.K.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Titov D.V.</w:t>
+                <w:t xml:space="preserve">Hodyss R. P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647126v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JUICE (JUpiter ICy moon Explorer): a European-led mission to the Jupiter system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dmitry V. Titov</w:t>
+                <w:t xml:space="preserve">In situ IR reflectance spectroscopy of clathrate hydrates at low and moderate pressures: application to icy moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bezacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #43</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.1343</w:t>
+              <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802578v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New high-pressure systems to investigate clathrate hydrates stability and role in volatile outgassing on Titan and Enceladus,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Choukroun</w:t>
+                <w:t xml:space="preserve">Interior structure of super-Earths and mini-Neptunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barmatz M. B.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">G. Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hodyss R. P.</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647149v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ IR reflectance spectroscopy of clathrate hydrates at low and moderate pressures: application to icy moons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+                <w:t xml:space="preserve">The science of EChO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Tinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Y.-K. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin A. Griffith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Grenfell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysics of Planetary Systems: Formation, Structure, and Dynamical Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Torino, Italy. pp.359-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921311020448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647089v1</w:t>
+                <w:t xml:space="preserve">hal-00641239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior structure of super-Earths and mini-Neptunes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociation temperatures of methane hydrates at high pressure: Implications for the differentiation of Titan's interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bezacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647111v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation temperatures of methane hydrates at high pressure: Implications for the differentiation of Titan's interior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+                <w:t xml:space="preserve">Carbon dioxide clathrate hydrates at the surface of icy satellites Phoebe and Europa suggested by VIMS and NIMS reflectance spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combe J. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647186v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide clathrate hydrates at the surface of icy satellites Phoebe and Europa suggested by VIMS and NIMS reflectance spectra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Combe J. P.</w:t>
+                <w:t xml:space="preserve">JUICE (JUpiter ICy moon Explorer): a European-led mission to the Jupiter system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dougherty M.K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Giraud</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bunce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titov D.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646965v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The science of EChO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lee Grenfell</w:t>
+                <w:t xml:space="preserve">Clathrate hydrate of carbon dioxide above 0.2 GPa: new experimental results and theoretical developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bezacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysics of Planetary Systems: Formation, Structure, and Dynamical Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641239v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Jupiter's moons' interiors with tidal deformation and magnetic fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Existence of deep liquid layers in planetary systems: from the icy moons to ocean planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSM science WS</w:t>
+              <w:t xml:space="preserve">EJSM Science Workshop - ESA-ESTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588261v1</w:t>
+                <w:t xml:space="preserve">hal-00588951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of deep liquid layers in planetary systems: from the icy moons to ocean planets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Europa Jupiter System Mission (EJSM) exploration of the jovian system and its icy satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dougherty M.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Greeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jodi Schneider</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJSM Science Workshop - ESA-ESTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588951v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Europa Jupiter System Mission (EJSM) exploration of the jovian system and its icy satellites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Greeley</w:t>
+                <w:t xml:space="preserve">Experimental study of the infrared IR-signature of water ices between 1 and 2.5 µm : application for icy moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSM Science Workshop - ESA-ESTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">42 nd DPS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588941v1</w:t>
+                <w:t xml:space="preserve">hal-00589010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the infrared IR-signature of water ices between 1 and 2.5 µm : application for icy moons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Giraud</w:t>
+                <w:t xml:space="preserve">Galilean satellite geology: Outstanding questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prockter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Senske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebreton J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Greeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42 nd DPS meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589010v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Laboratory Studies in Understanding Icy Satellite and Exoplanet Interiors</w:t>
               </w:r>
@@ -10221,1581 +10221,1581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galilean satellite geology: Outstanding questions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal Structure of Titan and Ganymede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">COSPAR Workshop on Planetary Protection for Titan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588980v1</w:t>
+                <w:t xml:space="preserve">hal-00589002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Structure of Titan and Ganymede</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus on Ganymede Issues Raised at the Vienna Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSPAR Workshop on Planetary Protection for Titan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bremen, Germany. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589002v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on Ganymede Issues Raised at the Vienna Workshop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Jupiter's moons' interiors with tidal deformation and magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Amit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Feuvre M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSPAR Workshop on Planetary Protection for Titan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany. pp.29</w:t>
+              <w:t xml:space="preserve">EPSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588950v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Jupiter's moons' interiors with tidal deformation and magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagay Amit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Feuvre M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EJSM science WS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558982v1</w:t>
+                <w:t xml:space="preserve">hal-00588261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ infrared studies of H2O and CO2 frost between 1 and 5 um : from the grain to the icy surfaces</w:t>
+                <w:t xml:space="preserve">Exploring medium gravity icy planetary bodies: an opportunity in the Inner System by landing at Ceres high latitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dupire</w:t>
+                <w:t xml:space="preserve">J. Poncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPSC XXXX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Houston, United States. pp.1242</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.6968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405852v1</w:t>
+                <w:t xml:space="preserve">hal-00405988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring medium gravity icy planetary bodies: an opportunity in the Inner System by landing at Ceres high latitudes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Jupiter Ganymede Orbiter as part of a ESA/NASA Joint Mission to the Jupiter System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebreton J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Martinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
+                <w:t xml:space="preserve">M. Dougherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jsdt Team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.6968</w:t>
+              <w:t xml:space="preserve">EPSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405988v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Jupiter Ganymede Orbiter as part of a ESA/NASA Joint Mission to the Jupiter System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of IR-signature of water ices between 1 and 2.5 µm : a thermal probe for icy moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jsdt Team</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">Experimental study of IR-signature of water ices between 1 and 2.5 µm : a thermal probe for icy moons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.Abstract P23E-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405856v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of subduction parameters' influence on partial melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Emmanuel François Arrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Emmanuel François Arrial</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">C. Guivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bézos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical modelling of subduction parameters' influence on partial melting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.Abstract DI41C-1819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of IR-signature of water ices between 1 and 2.5 µm : a thermal probe for icy moons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Taffin</w:t>
+                <w:t xml:space="preserve">In situ infrared studies of H2O and CO2 frost between 1 and 5 um : from the grain to the icy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental study of IR-signature of water ices between 1 and 2.5 µm : a thermal probe for icy moons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.Abstract P23E-04</w:t>
+              <w:t xml:space="preserve">LPSC XXXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Houston, United States. pp.1242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502695v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitabilité des lunes gelées de Jupiter</w:t>
+                <w:t xml:space="preserve">La structure interne des lunes géantes de Jupiter et Saturne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitabilité des lunes gelées de Jupiter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Ecole d'Astrobiologie Le Teich, France</w:t>
+              <w:t xml:space="preserve">La structure interne des lunes géantes de Jupiter et Saturne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Observatoire Midi-Pyrénées de Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502501v1</w:t>
+                <w:t xml:space="preserve">hal-00502499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la structure interne des exoplanètes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellules optiques pour l'étude des glaces hautes-pressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation de la structure interne des exoplanètes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Université de Lille, France</w:t>
+              <w:t xml:space="preserve">Réseau des mécaniciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Beig Meil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502505v1</w:t>
+                <w:t xml:space="preserve">hal-00325800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure interne des lunes géantes de Jupiter et Saturne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary assessment of a Ceres Polar Lander mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La structure interne des lunes géantes de Jupiter et Saturne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Observatoire Midi-Pyrénées de Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Munster, Germany. pp.A-00403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502499v1</w:t>
+                <w:t xml:space="preserve">hal-00324278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules optiques pour l'étude des glaces hautes-pressions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass-Radius relationships for silicate-rich and ice-rich planets: a synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau des mécaniciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Beig Meil, France</w:t>
+              <w:t xml:space="preserve">Super-Earths workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325800v1</w:t>
+                <w:t xml:space="preserve">hal-00304428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary assessment of a Ceres Polar Lander mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Poncy</w:t>
+                <w:t xml:space="preserve">In situ infrared spectroscopy of H2O_CO2 mixtures in a HP-LT cell: planetological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Munster, Germany. pp.A-00403</w:t>
+              <w:t xml:space="preserve">Third EPSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324278v1</w:t>
+                <w:t xml:space="preserve">hal-00303339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-Radius relationships for silicate-rich and ice-rich planets: a synthesis</w:t>
+                <w:t xml:space="preserve">Habitabilité des planètes et exoplanètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Super-Earths workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.44</w:t>
+              <w:t xml:space="preserve">Habitabilité des planètes et exoplanètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00304428v1</w:t>
+                <w:t xml:space="preserve">hal-00502507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ infrared spectroscopy of H2O_CO2 mixtures in a HP-LT cell: planetological applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programme d'exploiratino de Mars et des environnements des planètes géantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third EPSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Munster, Germany</w:t>
+              <w:t xml:space="preserve">Programme d'exploiratino de Mars et des environnements des planètes géantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00303339v1</w:t>
+                <w:t xml:space="preserve">hal-00502506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection and plate tectonics on extrasolar planets</w:t>
               </w:r>
@@ -11870,918 +11870,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00304436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d'exploiratino de Mars et des environnements des planètes géantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryovolcanic Release of Methane on Titan: Experimental Constraints from the Experimental Study of Methane Clathrates in Presence of Ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme d'exploiratino de Mars et des environnements des planètes géantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Houston, United States. pp.1837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502506v1</w:t>
+                <w:t xml:space="preserve">hal-00324272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitabilité des planètes et exoplanètes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'une cellule optique pour l'étude de mélanges riches en eau : Applications en planétologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habitabilité des planètes et exoplanètes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">Forum des Hautes Pressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Batz sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502507v1</w:t>
+                <w:t xml:space="preserve">hal-00325802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryovolcanic Release of Methane on Titan: Experimental Constraints from the Experimental Study of Methane Clathrates in Presence of Ammonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la structure interne des exoplanètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Houston, United States. pp.1837</w:t>
+              <w:t xml:space="preserve">Modélisation de la structure interne des exoplanètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324272v1</w:t>
+                <w:t xml:space="preserve">hal-00502505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une cellule optique pour l'étude de mélanges riches en eau : Applications en planétologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habitabilité des lunes gelées de Jupiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Hautes Pressions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Batz sur Mer, France</w:t>
+              <w:t xml:space="preserve">Habitabilité des lunes gelées de Jupiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Ecole d'Astrobiologie Le Teich, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325802v1</w:t>
+                <w:t xml:space="preserve">hal-00502501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of Methane clathrate Hydrates and Cryovolcanism on Titan : Experimental Constraints</w:t>
+                <w:t xml:space="preserve">Methane clathrates hydrates stability during cryovolcanic processes: evidence from their experimental study in the NH3-H2O-CH4 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.abstract#P21D-06</w:t>
+              <w:t xml:space="preserve">Lunar Planet.Sc. Conf. XXXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Houston, United States. pp.1606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267195v1</w:t>
+                <w:t xml:space="preserve">hal-00198964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crustal thickness on partial melting in subduction zones : numerical modelling basis and first results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Espace extra-atmosphérique: enjeux du XXIème siécle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Jun 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence introductive de la formation en région de l'Institut des Hautes Etudes de la Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136488v1</w:t>
+                <w:t xml:space="preserve">hal-00198957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of volatiles from Titan's interior : origin, evolution and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane clathrates hydrates stability during cryovolcanic processes: evidence from their experimental study in the NH3-H2O-CH4 system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar Planet.Sc. Conf. XXXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Houston, United States. pp.1606</w:t>
+              <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198964v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace extra-atmosphérique: enjeux du XXIème siécle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">Numerical tests on the relationship between crustal thickness and partial melting in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Emmanuel François Arrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Humler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence introductive de la formation en région de l'Institut des Hautes Etudes de la Défense Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198957v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les océans extraterrestres</w:t>
               </w:r>
@@ -12830,1292 +12841,1281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical tests on the relationship between crustal thickness and partial melting in subduction zones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Humler</w:t>
+                <w:t xml:space="preserve">The conditions at Europa's Silicate-Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2007, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.abstract#P53B-1237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136484v1</w:t>
+                <w:t xml:space="preserve">hal-00267191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociation of Methane clathrate Hydrates and Cryovolcanism on Titan : Experimental Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.abstract#P21D-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267182v1</w:t>
+                <w:t xml:space="preserve">hal-00267195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conditions at Europa's Silicate-Water Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sotin</w:t>
+                <w:t xml:space="preserve">Influence of crustal thickness on partial melting in subduction zones : numerical modelling basis and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrial P.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.abstract#P53B-1237</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Humler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267191v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curve mass/radius for extrasolar Earth-like planets and ocean planets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One year of Cassini/VIMS observations of Titan: geological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Sep 2006</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119932v1</w:t>
+                <w:t xml:space="preserve">hal-00120060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité cryovolcanique à la surface de Titan : observation, expérimentation et modélisation dans le cadre de la mission Cassini-Huygens</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SEE-COAST: The Super-Earth Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Tinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France, France. pp.429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hirtzig</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00120106v1</w:t>
+                <w:t xml:space="preserve">hal-03809400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year of Cassini/VIMS observations of Titan: geological implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rodriguez</w:t>
+                <w:t xml:space="preserve">Analysis of OMEGA/Mars Express hyperspectral images with a linear unmixing model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combe J.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Deit L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jul 2006</w:t>
+              <w:t xml:space="preserve">Jul 2006, Singapour</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120060v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of OMEGA/Mars Express hyperspectral images with a linear unmixing model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planetary Science : challenges and discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Jul 2006, Singapour</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop 'Planetary Science : challenges and discoveries' 18th rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119979v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEE-COAST: The Super-Earth Explorer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asia Oceania Geosciences Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France, France. pp.429</w:t>
+              <w:t xml:space="preserve">AOGS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809400v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary Science : challenges and discoveries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia, a methane hydrate inhibitor - Implications for titan's atmospheric methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Blois, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mar 2006, pp.abstract n° 1640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119723v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asia Oceania Geosciences Society</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models of Titan's evolution constrained by Cassini observations and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Singapour, Singapore</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119724v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia, a methane hydrate inhibitor - Implications for titan's atmospheric methane</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curve mass/radius for extrasolar Earth-like planets and ocean planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Mar 2006, pp.abstract n° 1640</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119913v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of Titan's evolution constrained by Cassini observations and laboratory experiments</w:t>
+                <w:t xml:space="preserve">Activité cryovolcanique à la surface de Titan : observation, expérimentation et modélisation dans le cadre de la mission Cassini-Huygens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jul 2006</w:t>
+              <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120075v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stability of methane clathrate above 1 GPa</w:t>
               </w:r>
@@ -14127,51 +14127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 20th AIRAPT - 43th EHPRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14190,1245 +14190,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of Titan's interior and the origin of its atmospheric methane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">Internal structure of Earth-like exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunine J.L.</w:t>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.44.09</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, xx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126817v1</w:t>
+                <w:t xml:space="preserve">hal-00126810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure of Earth-like exoplanets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models of Titan's interior and the origin of its atmospheric methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunine J.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.44.09</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dubois</w:t>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00126810v1</w:t>
+                <w:t xml:space="preserve">hal-00126817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia hydrates in the [0-1GPa] pressure range : implications for the internal structure of large icy satellites.</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Apr 2003, pp.abstract #11388</w:t>
+                <w:t xml:space="preserve">Numerical modeling of subduction zones with slab breakoff : application to adakite genesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maury Rc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Nice, France. pp.5 + Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127075v1</w:t>
+                <w:t xml:space="preserve">hal-00126904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of subduction zones with slab breakoff : application to adakite genesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammonia hydrates in the [0-1GPa] pressure range : implications for the internal structure of large icy satellites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pargamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2003, pp.abstract #11388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maury Rc.</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-00126904v1</w:t>
+                <w:t xml:space="preserve">hal-00127075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats de la Campagne Tore-Madère (26/09 au 19/10/2001 sur le N/O L'Atalante)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution thermique de Titan : prédictions en vue des observations de Cassini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cornen</w:t>
+                <w:t xml:space="preserve">J. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Girardeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Hinschberger</w:t>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Apr 2002, pp.96-97</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2002, pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127759v1</w:t>
+                <w:t xml:space="preserve">hal-00127803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution thermique de Titan : prédictions en vue des observations de Cassini</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Deschamps</w:t>
+                <w:t xml:space="preserve">Etude dynamique, rhéologique et thermique de la croûte glacée d'Europe par l'analyse des structures de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sep 2002, pp.71-72</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127803v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude dynamique, rhéologique et thermique de la croûte glacée d'Europe par l'analyse des structures de surface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expériences haute pression - basse température sur les systèmes glacés : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Nantes, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pargamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2002, pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127795v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences haute pression - basse température sur les systèmes glacés : bilan et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tidal heating, internal dynamics, thermal evolution of Titan : what models can predict a methane rich cryovolcanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Sep 2002, pp.51-52</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127774v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal heating, internal dynamics, thermal evolution of Titan : what models can predict a methane rich cryovolcanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
+                <w:t xml:space="preserve">Experiments in the NH3 H2O system in the [0-1GPa] pressure range - implication for the deep liquid layer of large icy satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pargamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.1461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127804v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in the NH3 H2O system in the [0-1GPa] pressure range - implication for the deep liquid layer of large icy satellites</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.1461</w:t>
+                <w:t xml:space="preserve">Melting of subducting oceanic lithosphere at plate edges in case of slab breakoff : numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eos. Trans. AGU 83 (47) Fall Meet. suppl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127800v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting of subducting oceanic lithosphere at plate edges in case of slab breakoff : numerical modeling</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, 2002, San Francisco, United States</w:t>
+                <w:t xml:space="preserve">Expérimentation HP-BT en cellule saphir dans les systèmes H2O-NH3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pargamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127143v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation HP-BT en cellule saphir dans les systèmes H2O-NH3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Pargamin</w:t>
+                <w:t xml:space="preserve">Premiers résultats de la Campagne Tore-Madère (26/09 au 19/10/2001 sur le N/O L'Atalante)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cornen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">May 2002</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2002, pp.96-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127799v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15446,51 +15446,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EJSM-Laplace : exploring the emergence of habitable worlds around gas giants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dougherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15498,51 +15498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bunce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebreton J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESA/SRE, pp.128, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -15821,77 +15821,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Possible Properties of Small and Cold Extrasolar Planets: Is OGLE-2005-BLG-390Lb Entirely Frozen?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ehrenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ehrenreich</w:t>
+                <w:t xml:space="preserve">Alain Lecavelier Des Etangs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16152,51 +16152,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7080482D"/>
+    <w:nsid w:val="4569B98F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16383,51 +16383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-grasset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9233-1231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Doran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Olsson-Francis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Prieto-Ballesteros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.04.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Doran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prieto-Ballesteros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2024.02.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01085-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Hedman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Shehhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ammannito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2023.1172546" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2023.02.035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Ilyin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Raulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rettberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2022.12.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Zorzano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T Doran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2023.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roatsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tosi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Matz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kersten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105324" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nna-Mvondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bolmont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038204" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kminek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deshevaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srt.2019.06.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Marounina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.10.048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Kalousov&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.07.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0407-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalousov&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0164" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oancea" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.02.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Heller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Williams" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kipping" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Limbach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Turner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2014.1147" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dougherty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Bunce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV34LV8R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bellino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.06.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30CKHNR4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2013.1013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557078v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.09.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K692ZXLJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tinetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaulieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9303-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fegley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.02.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878WV7M8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543311v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wuchterl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AST.2009.0372" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durham W.B." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappalardo R.T." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9664-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489735v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF0T59WQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588089v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3487520" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Atreya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reta Beebe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9127-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489755v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K. Atreya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Brown" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9103-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801646v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0246" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LDJCML4B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/693/1/722" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bredehoft J.-H." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodachendo M.L." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaltenegger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-009-0019-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9QJT9QGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911933" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304418v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154934v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187153v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JRS.1665" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QT883T4P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.04.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Beaulieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507577" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112160v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecavelier Des Etangs A." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulieu J.P." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112801v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116012v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amiguet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116014v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119108v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015812" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BA2292C635F8DA832B72F3D25B82E6BEDAE342/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119056v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberl&#233; M.A." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00157-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQTB9W4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vial" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#232;me" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00338-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWRQR81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;vel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01514-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDZBKW69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411742v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Koppel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cliquet Moreno" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774711v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hayes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ilyin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03204803v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roatsch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele K. Dougherty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mccabe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Anderson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734845v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Encrenaz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anezina Solomonidou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Johnson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Clegg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743700v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stas Barabash" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Brandt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruzzone" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802192v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bunce" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809501v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Titov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809005v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647181v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dougherty M.K." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titov D.V." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802578v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647149v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barmatz M. B." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodyss R. P." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647111v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647186v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taffin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J. P." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641239v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Y.-K. Cho" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A. Griffith" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Grenfell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311020448" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Feuvre M." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588951v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588941v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greeley" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pappalardo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589010v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588947v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588980v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prockter" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Senske" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebreton J.-P." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589002v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588950v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558982v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405852v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405988v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poncy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405856v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dougherty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jsdt Team" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502054v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Emmanuel Fran&#231;ois Arrial" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502695v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502501v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502505v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502499v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325800v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324278v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304428v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303339v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304436v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schubert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502506v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502507v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324272v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325802v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136488v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrial P.A." TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200337v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198964v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198957v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198959v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136484v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267182v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267191v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119932v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120106v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120060v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119979v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.P." TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Deit L." TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809400v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Schmid" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Stam" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119723v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119724v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119913v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120075v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121464v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126817v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine J.L." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126810v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127075v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126904v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury Rc." TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127803v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127795v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mercier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127774v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127804v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127800v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127143v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127799v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588226v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588100v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405860v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198998v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084950v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123176v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-grasset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9233-1231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Doran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Olsson-Francis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Prieto-Ballesteros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.04.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Doran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prieto-Ballesteros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2024.02.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01085-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Hedman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Shehhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ammannito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2023.1172546" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2023.02.035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Ilyin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Raulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rettberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2022.12.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Zorzano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T Doran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2023.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roatsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tosi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Matz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kersten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105324" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nna-Mvondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bolmont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038204" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kminek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deshevaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srt.2019.06.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Marounina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.10.048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Kalousov&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.07.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0407-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalousov&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oancea" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.02.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Heller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Williams" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kipping" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Limbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Turner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2014.1147" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0164" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dougherty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Bunce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV34LV8R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bellino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.06.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30CKHNR4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2013.1013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557078v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.09.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K692ZXLJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tinetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaulieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9303-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fegley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.02.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588089v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3487520" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durham W.B." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappalardo R.T." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9664-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878WV7M8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF0T59WQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543311v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wuchterl" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AST.2009.0372" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Atreya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reta Beebe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9127-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489755v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K. Atreya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Brown" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9103-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801646v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0246" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LDJCML4B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/693/1/722" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bredehoft J.-H." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodachendo M.L." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaltenegger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-009-0019-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9QJT9QGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911933" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154934v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.04.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187153v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JRS.1665" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QT883T4P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Beaulieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507577" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112160v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecavelier Des Etangs A." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulieu J.P." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112801v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116014v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amiguet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119056v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberl&#233; M.A." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00157-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQTB9W4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119108v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015812" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BA2292C635F8DA832B72F3D25B82E6BEDAE342/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vial" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#232;me" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00338-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWRQR81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;vel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01514-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDZBKW69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411742v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Koppel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cliquet Moreno" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774711v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hayes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ilyin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03204803v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roatsch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele K. Dougherty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mccabe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Anderson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734845v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Encrenaz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anezina Solomonidou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Johnson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Clegg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743700v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stas Barabash" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Brandt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruzzone" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802192v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bunce" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809501v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Titov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809005v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802578v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barmatz M. B." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodyss R. P." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641239v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Y.-K. Cho" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A. Griffith" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Grenfell" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311020448" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647186v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646965v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taffin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J. P." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647126v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dougherty M.K." TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titov D.V." TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647181v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellino" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588951v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588941v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greeley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pappalardo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589010v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588980v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prockter" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Senske" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebreton J.-P." TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588947v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589002v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588950v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558982v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Feuvre M." TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588261v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405988v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poncy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405856v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dougherty" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jsdt Team" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502695v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Emmanuel Fran&#231;ois Arrial" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405852v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502499v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325800v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324278v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303339v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502507v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502506v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304436v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schubert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324272v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325802v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502505v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502501v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198964v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198957v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200337v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267182v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136484v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198959v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267191v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267195v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136488v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrial P.A." TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120060v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809400v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Schmid" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Stam" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119979v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.P." TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Deit L." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119723v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119724v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119913v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120075v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119932v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120106v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121464v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126817v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine J.L." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126904v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury Rc." TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127075v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127803v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127795v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mercier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127774v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127804v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127800v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127143v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127799v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588226v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588100v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405860v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198998v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084950v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123176v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>