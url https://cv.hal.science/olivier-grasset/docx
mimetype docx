--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1985,287 +1985,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and Volatiles in the Outer Solar System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transport in the high-pressure ice mantle of large icy moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kalousová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 212 (1-2), pp.835-875. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285, pp.252-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-017-0407-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620324v1</w:t>
+                <w:t xml:space="preserve">hal-02356427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in the high-pressure ice mantle of large icy moons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water and Volatiles in the Outer Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Choblet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
+                <w:t xml:space="preserve">J. Castillo-Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sotin</w:t>
+                <w:t xml:space="preserve">T. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kalousová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">L.N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 285, pp.252-262. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 212 (1-2), pp.835-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-017-0407-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356427v1</w:t>
+                <w:t xml:space="preserve">hal-03620324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Titan’s atmosphere during the Late Heavy Bombardment</w:t>
               </w:r>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 372 (2014), pp.20130164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3682,290 +3682,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellites of the Outer Solar System: Exchange Processes Involving the Interiors Preface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of methane clathrate hydrates under pressure: Influence on outgassing processes of methane on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-010-9664-9⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205, pp.581-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558339v1</w:t>
+                <w:t xml:space="preserve">hal-00488882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of methane clathrate hydrates under pressure: Influence on outgassing processes of methane on Titan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Satellites of the Outer Solar System: Exchange Processes Involving the Interiors Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durham W.B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pappalardo R.T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.08.011⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153 (1-4), pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-010-9664-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00488882v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of thermal evolution and despinning of early Iapetus</w:t>
               </w:r>
@@ -4225,286 +4225,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAPLACE: A mission to Europa and the Jupiter System for ESA's Cosmic Vision Programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Titan and imolications for its hydrocarbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Blanc</w:t>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Alibert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Reta Beebe</w:t>
+                <w:t xml:space="preserve">J.I. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 367 (1889), pp.617-631</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388802v1</w:t>
+                <w:t xml:space="preserve">hal-00489755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Titan and imolications for its hydrocarbon cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">LAPLACE: A mission to Europa and the Jupiter System for ESA's Cosmic Vision Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushil Atreya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.I. Lunine</w:t>
+                <w:t xml:space="preserve">Reta Beebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.849-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9127-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489755v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TandEM: Titan and Enceladus mission</w:t>
               </w:r>
@@ -4618,423 +4618,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What makes a planet habitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan I. Lunine</w:t>
+                <w:t xml:space="preserve">H. Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bredehoft J.-H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodachendo M.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kaltenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2008.0246⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (2), pp.181-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00159-009-0019-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801646v1</w:t>
+                <w:t xml:space="preserve">hal-00404914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Accuracy of Mass-Radius Relationships for Silicate-Rich and Ice-Rich Planets up to 100 Earth Masses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan I. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/693/1/722⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 367, pp.617-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2008.0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732724v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes a planet habitable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Study of the Accuracy of Mass-Radius Relationships for Silicate-Rich and Ice-Rich Planets up to 100 Earth Masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00159-009-0019-z⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 693 (1), pp.722-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/693/1/722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00404914v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. VIII. CoRoT-7b: the first super-Earth with measured radius</w:t>
               </w:r>
@@ -5148,329 +5148,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could we identify hot ocean-planets with CoRoT, Kepler and Doppler velocimetry ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass-radius curve for extrasolar Extrasolar Earth-like planets and ocean planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 191, pp.453-468</w:t>
+              <w:t xml:space="preserve">, 2007, pp.doi:10.1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186334v1</w:t>
+                <w:t xml:space="preserve">hal-00154934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-radius curve for extrasolar Extrasolar Earth-like planets and ocean planets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Could we identify hot ocean-planets with CoRoT, Kepler and Doppler velocimetry ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bordé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.doi:10.1016</w:t>
+              <w:t xml:space="preserve">, 2007, 191, pp.453-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154934v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could we identify hot Ocean-Planets with CoRoT, Kepler and Doppler velocimetry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 191 (2), pp.453-468. </w:t>
@@ -6026,51 +6026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curve mass/radius for extrasolar Earth-like planets and ocean planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6255,51 +6255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunine Jl.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 175, pp.496-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6413,272 +6413,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of the interaction between the mantle wedge, subducting slab and over-riding plate</w:t>
+                <w:t xml:space="preserve">Experiments in the NH3-H2O system in the [0,1 GPa] pressure range - implications for the deep liquid layer of large icy satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eberlé M.A.</w:t>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pargamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sotin</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 131, pp.191-202. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (24), pp.45-1 45-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0031-9201(02)00157-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2002GL015812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119056v1</w:t>
+                <w:t xml:space="preserve">hal-00119108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in the NH3-H2O system in the [0,1 GPa] pressure range - implications for the deep liquid layer of large icy satellites</w:t>
+                <w:t xml:space="preserve">A numerical study of the interaction between the mantle wedge, subducting slab and over-riding plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mousis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Pargamin</w:t>
+                <w:t xml:space="preserve">Eberlé M.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Sotin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (24), pp.45-1 45-4. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 131, pp.191-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2002GL015812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0031-9201(02)00157-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119108v1</w:t>
+                <w:t xml:space="preserve">hal-00119056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific objectives of the DYNAMO mission</w:t>
               </w:r>
@@ -7560,523 +7560,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SuperCam Remote Sensing Instrument Suite for Mars 2020</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+                <w:t xml:space="preserve">Habitability potential of satellites around Jupiter and Saturn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athéna Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mccabe</w:t>
+                <w:t xml:space="preserve">Thérèse Encrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Cais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anezina Solomonidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, The Woodlands, United States. pp.1322</w:t>
+              <w:t xml:space="preserve">41st COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01285184v1</w:t>
+                <w:t xml:space="preserve">hal-03734845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitability potential of satellites around Jupiter and Saturn</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Raulin</w:t>
+                <w:t xml:space="preserve">The SuperCam Remote Sensing Suite for MARS 2020: Nested and Co-Aligned LIBS, Raman, and VISIR Spectroscopies, and color micro-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Encrenaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
+                <w:t xml:space="preserve">Roger Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anezina Solomonidou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeffrey R. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Clegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">DPS 48 / EPSC 11 (Division for Planetary Sciences and the European Planetary Science Congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pasadena, United States. pp.123.09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734845v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SuperCam Remote Sensing Suite for MARS 2020: Nested and Co-Aligned LIBS, Raman, and VISIR Spectroscopies, and color micro-imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+                <w:t xml:space="preserve">JUICE: A European Mission to Jupiter and its Icy Moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Wiens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+                <w:t xml:space="preserve">Olivier Witasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey R. Johnson</w:t>
+                <w:t xml:space="preserve">Stas Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Clegg</w:t>
+                <w:t xml:space="preserve">P. N. Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bruzzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPS 48 / EPSC 11 (Division for Planetary Sciences and the European Planetary Science Congress)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Pasadena, United States. pp.123.09</w:t>
+              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #48</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pasadena, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378931v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JUICE: A European Mission to Jupiter and its Icy Moons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Witasse</w:t>
+                <w:t xml:space="preserve">The SuperCam Remote Sensing Instrument Suite for Mars 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stas Barabash</w:t>
+                <w:t xml:space="preserve">K. Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. N. Brandt</w:t>
+                <w:t xml:space="preserve">Ph. Cais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bruzzone</w:t>
+                <w:t xml:space="preserve">Ryan B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #48</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Pasadena, CA, United States</w:t>
+              <w:t xml:space="preserve">47th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, The Woodlands, United States. pp.1322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743700v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01285184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Exchange Processes on Ganymede in View of Its Planetary Protection Categorisation</w:t>
               </w:r>
@@ -8181,51 +8181,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JUpiter ICy Moons Explorer (JUICE): The ESA L1 Mission to the Jupiter System</w:t>
+                <w:t xml:space="preserve">JUpiter ICy moons Explorer (JUICE): An ESA L-Class Mission Candidate to the Jupiter System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele K. Dougherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
@@ -8264,93 +8264,93 @@
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bunce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, The Woodlands, Texas, United States. pp.1039</w:t>
+              <w:t xml:space="preserve">, Mar 2012, The Woodlands, Texas, United States. pp.1806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809501v1</w:t>
+                <w:t xml:space="preserve">hal-03809005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JUpiter ICy moons Explorer (JUICE): An ESA L-Class Mission Candidate to the Jupiter System</w:t>
+                <w:t xml:space="preserve">JUpiter ICy Moons Explorer (JUICE): The ESA L1 Mission to the Jupiter System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele K. Dougherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
@@ -8389,69 +8389,69 @@
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bunce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, The Woodlands, Texas, United States. pp.1806</w:t>
+              <w:t xml:space="preserve">, Mar 2012, The Woodlands, Texas, United States. pp.1039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809005v1</w:t>
+                <w:t xml:space="preserve">hal-03809501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jupiter Science from ESA's Jupiter Icy Moons Explorer (JUICE)</w:t>
               </w:r>
@@ -8489,51 +8489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athéna Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Mysore, India, India. pp.546</w:t>
@@ -8556,402 +8556,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JUICE (JUpiter ICy moon Explorer): a European-led mission to the Jupiter system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dmitry V. Titov</w:t>
+                <w:t xml:space="preserve">New high-pressure systems to investigate clathrate hydrates stability and role in volatile outgassing on Titan and Enceladus,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barmatz M. B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hodyss R. P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #43</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.1343</w:t>
+              <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802578v1</w:t>
+                <w:t xml:space="preserve">hal-00647149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New high-pressure systems to investigate clathrate hydrates stability and role in volatile outgassing on Titan and Enceladus,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barmatz M. B.</w:t>
+                <w:t xml:space="preserve">In situ IR reflectance spectroscopy of clathrate hydrates at low and moderate pressures: application to icy moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bezacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hodyss R. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647149v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ IR reflectance spectroscopy of clathrate hydrates at low and moderate pressures: application to icy moons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+                <w:t xml:space="preserve">JUICE (JUpiter ICy moon Explorer): a European-led mission to the Jupiter system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele K. Dougherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bunce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athéna Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry V. Titov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.1343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647089v1</w:t>
+                <w:t xml:space="preserve">hal-03802578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interior structure of super-Earths and mini-Neptunes</w:t>
               </w:r>
@@ -8989,51 +8989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9052,661 +9052,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The science of EChO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lee Grenfell</w:t>
+                <w:t xml:space="preserve">Dissociation temperatures of methane hydrates at high pressure: Implications for the differentiation of Titan's interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bezacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysics of Planetary Systems: Formation, Structure, and Dynamical Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641239v1</w:t>
+                <w:t xml:space="preserve">hal-00647186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation temperatures of methane hydrates at high pressure: Implications for the differentiation of Titan's interior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+                <w:t xml:space="preserve">Carbon dioxide clathrate hydrates at the surface of icy satellites Phoebe and Europa suggested by VIMS and NIMS reflectance spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combe J. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647186v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide clathrate hydrates at the surface of icy satellites Phoebe and Europa suggested by VIMS and NIMS reflectance spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The science of EChO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Tinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Y.-K. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Taffin</w:t>
+                <w:t xml:space="preserve">Caitlin A. Griffith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe J. P.</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Giraud</w:t>
+                <w:t xml:space="preserve">Lee Grenfell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysics of Planetary Systems: Formation, Structure, and Dynamical Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Torino, Italy. pp.359-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921311020448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646965v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JUICE (JUpiter ICy moon Explorer): a European-led mission to the Jupiter system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clathrate hydrate of carbon dioxide above 0.2 GPa: new experimental results and theoretical developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dougherty M.K.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Titov D.V.</w:t>
+                <w:t xml:space="preserve">G. Bellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bezacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647126v1</w:t>
+                <w:t xml:space="preserve">hal-00647181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clathrate hydrate of carbon dioxide above 0.2 GPa: new experimental results and theoretical developments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+                <w:t xml:space="preserve">JUICE (JUpiter ICy moon Explorer): a European-led mission to the Jupiter system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dougherty M.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bunce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bellino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Bezacier</w:t>
+                <w:t xml:space="preserve">Titov D.V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647181v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of deep liquid layers in planetary systems: from the icy moons to ocean planets</w:t>
               </w:r>
@@ -9787,51 +9787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Europa Jupiter System Mission (EJSM) exploration of the jovian system and its icy satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dougherty M.K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Greeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9908,51 +9908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the infrared IR-signature of water ices between 1 and 2.5 µm : application for icy moons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Taffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9960,51 +9960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bollengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42 nd DPS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Pasadena, United States</w:t>
@@ -10227,51 +10227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Structure of Titan and Ganymede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10857,90 +10857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of IR-signature of water ices between 1 and 2.5 µm : a thermal probe for icy moons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Taffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental study of IR-signature of water ices between 1 and 2.5 µm : a thermal probe for icy moons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.Abstract P23E-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11125,51 +11125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPSC XXXX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Houston, United States. pp.1242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11561,51 +11561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12211,657 +12211,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane clathrates hydrates stability during cryovolcanic processes: evidence from their experimental study in the NH3-H2O-CH4 system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar Planet.Sc. Conf. XXXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Houston, United States. pp.1606</w:t>
+              <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198964v1</w:t>
+                <w:t xml:space="preserve">hal-00267182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace extra-atmosphérique: enjeux du XXIème siécle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">Numerical tests on the relationship between crustal thickness and partial melting in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Emmanuel François Arrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Humler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence introductive de la formation en région de l'Institut des Hautes Etudes de la Défense Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198957v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of volatiles from Titan's interior : origin, evolution and consequences</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les océans extraterrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, France</w:t>
+              <w:t xml:space="preserve">Les océans extraterrestres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200337v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methane clathrates hydrates stability during cryovolcanic processes: evidence from their experimental study in the NH3-H2O-CH4 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution of Titan and implications for its hydrocarbon cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Lunar Planet.Sc. Conf. XXXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Houston, United States. pp.1606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267182v1</w:t>
+                <w:t xml:space="preserve">hal-00198964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical tests on the relationship between crustal thickness and partial melting in subduction zones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Humler</w:t>
+                <w:t xml:space="preserve">Espace extra-atmosphérique: enjeux du XXIème siécle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2007, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Conférence introductive de la formation en région de l'Institut des Hautes Etudes de la Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136484v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les océans extraterrestres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Release of volatiles from Titan's interior : origin, evolution and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les océans extraterrestres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198959v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conditions at Europa's Silicate-Water Interface</w:t>
               </w:r>
@@ -12949,623 +12949,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of Methane clathrate Hydrates and Cryovolcanism on Titan : Experimental Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Tobie</w:t>
+                <w:t xml:space="preserve">Influence of crustal thickness on partial melting in subduction zones : numerical modelling basis and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrial P.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.abstract#P21D-06</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Humler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267195v1</w:t>
+                <w:t xml:space="preserve">hal-00136488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crustal thickness on partial melting in subduction zones : numerical modelling basis and first results</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissociation of Methane clathrate Hydrates and Cryovolcanism on Titan : Experimental Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.abstract#P21D-06</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrial P.A.</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-00136488v1</w:t>
+                <w:t xml:space="preserve">hal-00267195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year of Cassini/VIMS observations of Titan: geological implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEE-COAST: The Super-Earth Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rodriguez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Grasset</w:t>
+                <w:t xml:space="preserve">Pierre Riaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Tinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Jul 2006</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SF2A-2006: Semaine de l'Astrophysique Francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France, France. pp.429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120060v1</w:t>
+                <w:t xml:space="preserve">hal-03809400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEE-COAST: The Super-Earth Explorer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of OMEGA/Mars Express hyperspectral images with a linear unmixing model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combe J.P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Deit L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2006, Singapour</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Martin Schmid</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03809400v1</w:t>
+                <w:t xml:space="preserve">hal-00119979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of OMEGA/Mars Express hyperspectral images with a linear unmixing model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">One year of Cassini/VIMS observations of Titan: geological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe J.P.</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00119979v1</w:t>
+                <w:t xml:space="preserve">hal-00120060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planetary Science : challenges and discoveries</w:t>
               </w:r>
@@ -13790,64 +13790,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of Titan's evolution constrained by Cassini observations and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13921,51 +13921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14022,51 +14022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hirtzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14196,51 +14196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal structure of Earth-like exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14369,51 +14369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunine J.L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.44.09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14552,64 +14552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pargamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2003, pp.abstract #11388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14621,367 +14621,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution thermique de Titan : prédictions en vue des observations de Cassini</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Expériences haute pression - basse température sur les systèmes glacés : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pargamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Sep 2002, pp.71-72</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2002, pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127803v1</w:t>
+                <w:t xml:space="preserve">hal-00127774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude dynamique, rhéologique et thermique de la croûte glacée d'Europe par l'analyse des structures de surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Mercier</w:t>
+                <w:t xml:space="preserve">Evolution thermique de Titan : prédictions en vue des observations de Cassini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Nantes, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2002, pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127795v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences haute pression - basse température sur les systèmes glacés : bilan et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude dynamique, rhéologique et thermique de la croûte glacée d'Europe par l'analyse des structures de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Sep 2002, pp.51-52</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127774v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal heating, internal dynamics, thermal evolution of Titan : what models can predict a methane rich cryovolcanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15038,51 +15038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments in the NH3 H2O system in the [0-1GPa] pressure range - implication for the deep liquid layer of large icy satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pargamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15139,51 +15139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Choblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos. Trans. AGU 83 (47) Fall Meet. suppl.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15234,51 +15234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pargamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">May 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15639,51 +15639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planétologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16152,51 +16152,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4569B98F"/>
+    <w:nsid w:val="304685A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16383,51 +16383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-grasset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9233-1231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Doran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Olsson-Francis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Prieto-Ballesteros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.04.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Doran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prieto-Ballesteros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2024.02.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01085-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Hedman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Shehhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ammannito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2023.1172546" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2023.02.035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Ilyin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Raulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rettberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2022.12.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Zorzano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T Doran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2023.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roatsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tosi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Matz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kersten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105324" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nna-Mvondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bolmont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038204" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kminek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deshevaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srt.2019.06.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Marounina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.10.048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Kalousov&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.07.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0407-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalousov&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oancea" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.02.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Heller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Williams" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kipping" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Limbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Turner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2014.1147" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0164" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dougherty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Bunce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV34LV8R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bellino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.06.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30CKHNR4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2013.1013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557078v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.09.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K692ZXLJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tinetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaulieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9303-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fegley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.02.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588089v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3487520" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durham W.B." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappalardo R.T." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9664-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878WV7M8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF0T59WQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543311v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wuchterl" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AST.2009.0372" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Atreya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reta Beebe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9127-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489755v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K. Atreya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Brown" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9103-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801646v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0246" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LDJCML4B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732724v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/693/1/722" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bredehoft J.-H." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodachendo M.L." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaltenegger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-009-0019-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9QJT9QGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911933" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154934v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.04.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187153v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JRS.1665" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QT883T4P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Beaulieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507577" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112160v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecavelier Des Etangs A." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulieu J.P." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112801v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116014v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amiguet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119056v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberl&#233; M.A." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00157-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQTB9W4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119108v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015812" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BA2292C635F8DA832B72F3D25B82E6BEDAE342/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vial" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#232;me" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00338-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWRQR81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;vel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01514-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDZBKW69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411742v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Koppel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cliquet Moreno" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774711v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hayes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ilyin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03204803v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roatsch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele K. Dougherty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mccabe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Anderson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734845v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Encrenaz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anezina Solomonidou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Johnson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Clegg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743700v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stas Barabash" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Brandt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruzzone" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802192v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bunce" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809501v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Titov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809005v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802578v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barmatz M. B." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodyss R. P." TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641239v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Y.-K. Cho" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A. Griffith" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Grenfell" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311020448" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647186v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646965v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taffin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J. P." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647126v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dougherty M.K." TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titov D.V." TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647181v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellino" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588951v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588941v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greeley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pappalardo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589010v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588980v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prockter" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Senske" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebreton J.-P." TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588947v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589002v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588950v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558982v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Feuvre M." TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588261v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405988v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poncy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405856v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dougherty" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jsdt Team" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502695v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Emmanuel Fran&#231;ois Arrial" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405852v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502499v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325800v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324278v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303339v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502507v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502506v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304436v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schubert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324272v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325802v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502505v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502501v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198964v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198957v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200337v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267182v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136484v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198959v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267191v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267195v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136488v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrial P.A." TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120060v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809400v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Schmid" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Stam" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119979v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.P." TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Deit L." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119723v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119724v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119913v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120075v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119932v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120106v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121464v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126817v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine J.L." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126904v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury Rc." TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127075v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127803v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127795v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mercier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127774v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127804v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127800v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127143v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127799v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588226v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588100v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405860v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198998v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084950v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123176v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-grasset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9233-1231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Doran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Olsson-Francis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Prieto-Ballesteros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.04.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Doran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prieto-Ballesteros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2024.02.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01085-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Hedman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Shehhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ammannito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2023.1172546" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2023.02.035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Ilyin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Raulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rettberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2022.12.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Zorzano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T Doran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2023.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roatsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tosi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Matz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kersten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105324" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nna-Mvondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bolmont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dumoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038204" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935297" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Coustenis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kminek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deshevaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srt.2019.06.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Marounina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.10.048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Kalousov&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.07.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choblet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kalousov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.12.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0407-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bezacier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oancea" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2014.02.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Heller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Williams" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kipping" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Limbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Turner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2014.1147" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0164" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01287987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dougherty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Bunce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV34LV8R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bellino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.06.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30CKHNR4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2013.1013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557078v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Oancea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.09.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K692ZXLJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tinetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaulieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9303-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fegley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.02.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588089v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3487520" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488882v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878WV7M8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durham W.B." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappalardo R.T." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9664-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robuchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cadek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF0T59WQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543311v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wuchterl" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AST.2009.0372" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489755v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alibert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Atreya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reta Beebe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9127-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363330v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil K. Atreya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Brown" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9103-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404914v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bredehoft J.-H." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodachendo M.L." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaltenegger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00159-009-0019-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9QJT9QGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Lunine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0246" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LDJCML4B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/693/1/722" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911933" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154934v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.04.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187153v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JRS.1665" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QT883T4P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304418v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecavelier Des Etangs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Beaulieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507577" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112160v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ehrenreich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecavelier Des Etangs A." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulieu J.P." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112801v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116014v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pargamin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine Jl." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amiguet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119108v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015812" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BA2292C635F8DA832B72F3D25B82E6BEDAE342/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119056v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberl&#233; M.A." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00157-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQTB9W4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vial" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#232;me" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(01)00338-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FWRQR81-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;vel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01514-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDZBKW69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411742v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Koppel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cliquet Moreno" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774711v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hayes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ilyin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03204803v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasnault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Anderson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roatsch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele K. Dougherty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734845v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Encrenaz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anezina Solomonidou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378931v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Wiens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Johnson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Clegg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743700v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witasse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stas Barabash" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Brandt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruzzone" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285184v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mccabe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Anderson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802192v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bunce" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809005v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Titov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809501v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647149v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barmatz M. B." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodyss R. P." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647089v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802578v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647186v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646965v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taffin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J. P." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Y.-K. Cho" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin A. Griffith" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Grenfell" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311020448" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647181v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellino" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647126v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dougherty M.K." TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titov D.V." TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588951v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588941v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greeley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pappalardo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589010v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588980v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prockter" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Senske" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebreton J.-P." TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588947v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589002v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588950v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558982v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Amit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Feuvre M." TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588261v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405988v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poncy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405856v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dougherty" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jsdt Team" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502695v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Emmanuel Fran&#231;ois Arrial" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405852v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502499v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325800v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324278v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303339v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502507v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502506v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304436v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schubert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324272v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325802v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502505v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502501v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267182v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136484v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Humler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198959v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198964v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198957v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200337v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267191v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136488v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrial P.A." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267195v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809400v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Schmid" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Stam" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119979v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe J.P." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Deit L." TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120060v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119723v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119724v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119913v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120075v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119932v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120106v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirtzig" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121464v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126817v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunine J.L." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126904v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maury Rc." TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127075v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127774v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127803v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127795v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mercier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127804v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127800v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127143v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127799v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588226v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588100v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405860v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198998v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084950v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123176v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>