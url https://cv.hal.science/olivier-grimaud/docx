--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,278 +342,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ischemic stroke care for patients affiliated to the French agricultural health insurance scheme: A national study</w:t>
+                <w:t xml:space="preserve">La recherche est une démarche, l’expérience est singulière et l’expertise est collective…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Menant</w:t>
+                <w:t xml:space="preserve">Fatoumata Hane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Timsit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.410⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.7-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.255.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967029v1</w:t>
+                <w:t xml:space="preserve">hal-05324876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche est une démarche, l’expérience est singulière et l’expertise est collective…</w:t>
+                <w:t xml:space="preserve">Ischemic stroke care for patients affiliated to the French agricultural health insurance scheme: A national study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rolland</w:t>
+                <w:t xml:space="preserve">L. Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Hane</w:t>
+                <w:t xml:space="preserve">S. Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), pp.7-8. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181 (4), pp.298-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.255.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324876v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping competency in public health training – experience of the Europubhealth consortium</w:t>
               </w:r>
@@ -746,90 +746,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une année 2024 riche en avancées et de nouveaux horizons éditoriaux en 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Berdougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Hane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (6), pp.7-10. </w:t>
@@ -1339,51 +1339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,8295 +1692,8303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic disparities and risk of hypertension among older Americans: the Health and Retirement Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender difference of geographic distribution of the stroke incidence affected by socioeconomic, clinical and urban-rural factors: an ecological study based on data from the Brest stroke registry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Berkman</w:t>
+                <w:t xml:space="preserve">C. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Timsit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/hjh.0000000000002959⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-10026-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323188v1</w:t>
+                <w:t xml:space="preserve">hal-03129754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender difference of geographic distribution of the stroke incidence affected by socioeconomic, clinical and urban-rural factors: an ecological study based on data from the Brest stroke registry in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TRANSCOV cohort protocol: an epidemiological study assessing the impact of critically ill COVID-19 patients long distance transfers between intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nowak</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Timsit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pottecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-10026-7⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.e054774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129754v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSCOV cohort protocol: an epidemiological study assessing the impact of critically ill COVID-19 patients long distance transfers between intensive care units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of ICU transfers on the mortality rate of patients with COVID-19: insights from comprehensive national database in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Vuagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Pottecher</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054774⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00933-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405771v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ICU transfers on the mortality rate of patients with COVID-19: insights from comprehensive national database in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Vuagnat</w:t>
+                <w:t xml:space="preserve">Response to invited editorial 'What can be learnt from an atypical population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00933-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (9), pp.999-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2047487319864189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411986v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to invited editorial 'What can be learnt from an atypical population?</w:t>
+                <w:t xml:space="preserve">Gender differences in the association between socioeconomic status and hypertension in France: A cross-sectional analysis of the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (9), pp.999-1000. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.e0231878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2047487319864189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278660v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender differences in the association between socioeconomic status and hypertension in France: A cross-sectional analysis of the CONSTANCES cohort</w:t>
+                <w:t xml:space="preserve">Variations territoriales de la prévalence de l’hypertension artérielle en France en 2013–2014, estimations d’une étude transversale des données de la cohorte CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">F. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231878⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (67), pp.S51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555508v1</w:t>
+                <w:t xml:space="preserve">hal-02624982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations territoriales de la prévalence de l’hypertension artérielle en France en 2013–2014, estimations d’une étude transversale des données de la cohorte CONSTANCES</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of Case Fatality After Hospitalization for Stroke in France 2010 to 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.025⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (2), pp.305-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.023495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624982v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Case Fatality After Hospitalization for Stroke in France 2010 to 2015</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stroke Incidence and Case Fatality According to Rural or Urban Residence Results From the French Brest Stroke Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Olié</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yacine Lachkhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50 (2), pp.305-312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.023495⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 50 (10), pp.2661-2667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.024695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437331v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroke Incidence and Case Fatality According to Rural or Urban Residence Results From the French Brest Stroke Registry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of state sequence analysis for care pathway analysis: The example of multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50 (10), pp.2661-2667. </w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.1651-1663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.024695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0962280218772068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304996v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of state sequence analysis for care pathway analysis: The example of multiple sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical variations in the prevalence of hypertension in France Cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Roux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (6), pp.1651-1663. </w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (12), pp.1242-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0962280218772068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2047487319842229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798652v1</w:t>
+                <w:t xml:space="preserve">hal-02122313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variations in the prevalence of hypertension in France Cross-sectional analysis of the CONSTANCES cohort</w:t>
+                <w:t xml:space="preserve">Sex differences in the relationship between socioeconomic status ans hypertension in France: results from a cross-sectional analysis of the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487319842229⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.A91-A92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2019-ssmabstracts.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122313v1</w:t>
+                <w:t xml:space="preserve">hal-02443871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in the relationship between socioeconomic status ans hypertension in France: results from a cross-sectional analysis of the Constances cohort</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What is the evolution of stroke unit’s accessibility in metropolitan France from 2009 to 2014? A trend analysis of over 600 000 patients using national hospital databases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Istvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2019-ssmabstracts.195⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), pp.e023599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443871v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the evolution of stroke unit’s accessibility in metropolitan France from 2009 to 2014? A trend analysis of over 600 000 patients using national hospital databases.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Lecoffre</w:t>
+                <w:t xml:space="preserve">Sex differences in adherence to antihypertensive treatment in patients aged above 55 The French League Against Hypertension Survey (FLAHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023599⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (10), pp.1496-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jch.13387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886627v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in adherence to antihypertensive treatment in patients aged above 55 The French League Against Hypertension Survey (FLAHS)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multichannel sequence analysis: An innovative method to study patterns of care pathways. Application to multiple sclerosis based on French Health Insurance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jch.13387⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S430-S431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939728v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel sequence analysis: An innovative method to study patterns of care pathways. Application to multiple sclerosis based on French Health Insurance data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Individual and neighbourhood socioeconomic disparities and high blood pressure in France: Results from a cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66, pp.S430-S431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.534⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 66 (5s), pp.S368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921552v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and neighbourhood socioeconomic disparities and high blood pressure in France: Results from a cross-sectional analysis of the CONSTANCES cohort</w:t>
+                <w:t xml:space="preserve">Prevalence of high blood pressure differs across regions in France: Estimations from a cross-sectional analysis of the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (5s), pp.S368. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.356⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 66 (66), pp.S320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921562v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of high blood pressure differs across regions in France: Estimations from a cross-sectional analysis of the CONSTANCES cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The added value of transnational and intercultural training. The example of Europubhealth – Erasmus Mundus Joint Master Degree in Public Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.217⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (suppl_3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625010v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of transnational and intercultural training. The example of Europubhealth – Erasmus Mundus Joint Master Degree in Public Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">National Trends in Patients Hospitalized for Stroke and Stroke Mortality in France, 2008 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Woimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (suppl_3), </w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (11), pp.2939 - 2945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.117.017640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546235v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Trends in Patients Hospitalized for Stroke and Stroke Mortality in France, 2008 to 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">L’accident vasculaire cérébral en France : patients hospitalisés pour AVC en 2014 et évolutions 2008-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Woimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647587v1</w:t>
+                <w:t xml:space="preserve">hal-01754787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accident vasculaire cérébral en France : patients hospitalisés pour AVC en 2014 et évolutions 2008-2014</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Woimant</w:t>
+                <w:t xml:space="preserve">Évolution du profil des patients admis en unités neuro-vasculaires en France métropolitaine entre 2009 et 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Istvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.S34-S35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754787v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du profil des patients admis en unités neuro-vasculaires en France métropolitaine entre 2009 et 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Istvan</w:t>
+                <w:t xml:space="preserve">Trends in access to stroke units and early case fatality in France – 2009-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Istvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. de Peretti</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C De Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.084⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (suppl 3), pp.ckx187.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625086v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in access to stroke units and early case fatality in France – 2009-2014</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V Olié</w:t>
+                <w:t xml:space="preserve">Disparités régionales de la prise en charge des accidents en vasculaires cérébraux en 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C De Peretti</w:t>
+                <w:t xml:space="preserve">A. Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.386⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.S31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671818v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparités régionales de la prise en charge des accidents en vasculaires cérébraux en 2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gabet</w:t>
+                <w:t xml:space="preserve">Do socioeconomic disparities in stroke and its consequences decrease in older age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lecoffre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.074⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5), pp.799-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625137v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do socioeconomic disparities in stroke and its consequences decrease in older age?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European public health education in support of the global public health workforce: the Europubhealth experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Czabanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théault Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurohealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (4), pp.6-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437375v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European public health education in support of the global public health workforce: the Europubhealth experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Czabanowska</w:t>
+                <w:t xml:space="preserve">Socio-Economic determinants of the need for dental care in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bertaud-Gounot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohealth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0158842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754784v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Economic determinants of the need for dental care in adults</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-period-cohort effects in alcoholic liver disease mortality in France from 1968 to 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chauvin</w:t>
+                <w:t xml:space="preserve">Km Keyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158842⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (suppl_3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckv175.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372359v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-period-cohort effects in alcoholic liver disease mortality in France from 1968 to 2010</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Hamilton</w:t>
+                <w:t xml:space="preserve">Mortality following stroke during and after acute care according to neighbourhood deprivation: a disease registry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouane Aghzaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckv175.226⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (12), pp.1313-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2013-307283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546254v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality following stroke during and after acute care according to neighbourhood deprivation: a disease registry study</w:t>
+                <w:t xml:space="preserve">Enseignement des méthodes quantitatives en santé publique: l'expérience de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Durier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Desvarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2013-307283⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (6), pp.779-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.146.0779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436963v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement des méthodes quantitatives en santé publique: l'expérience de l'EHESP</w:t>
+                <w:t xml:space="preserve">Recherche en santé publique : où est le pilote ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chambaud</w:t>
+                <w:t xml:space="preserve">Y. Charpak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombrail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.146.0779⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (3), pp.177-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755552v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche en santé publique : où est le pilote ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of innovations in national public health markets in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Alexanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaretha Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2014.03.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (suppl 2), pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437419v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of innovations in national public health markets in Europe</w:t>
+                <w:t xml:space="preserve">Programmes and calls for public health research in European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claudia Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mark Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Conceição</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+                <w:t xml:space="preserve">Floris Barnhoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvic Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 23 (suppl 2), pp.25-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt151⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 23 (suppl 2), pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437457v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil society engagement in innovation and research through the European Public Health Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dineke Zeegers Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Barnhoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Alexanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Conceição</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (suppl 2), pp.12-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckt149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmes and calls for public health research in European countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender Differences in the Association between Socioeconomic Status and Subclinical Atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvic Sammut</w:t>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dufouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt152⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e80195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437451v1</w:t>
+                <w:t xml:space="preserve">hal-02437437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Differences in the Association between Socioeconomic Status and Subclinical Atherosclerosis</w:t>
+                <w:t xml:space="preserve">Strategies for public health research in European Union countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080195⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (suppl 2), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437437v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for public health research in European Union countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health needs and public health functions addressed in scientific publications in Francophone sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benie-Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Conceição</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt153⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (9), pp.860 - 866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2012.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437441v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health needs and public health functions addressed in scientific publications in Francophone sub-Saharan Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Cambon</w:t>
+                <w:t xml:space="preserve">Competitive funding and structures for public health research in European countries: Table 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Conceiçã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Katreniakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2012.12.023⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (suppl 2), pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01795538v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive funding and structures for public health research in European countries: Table 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Conceiçã</w:t>
+                <w:t xml:space="preserve">Neighborhood socioeconomic status and stroke mortality: disentangling individual and area effects. Author Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mittal Manoj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sposato Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mccormick Jennifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt154⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81 (10), pp.938-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000434339.51805.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755561v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood socioeconomic status and stroke mortality: disentangling individual and area effects. Author Response</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neighborhood socioeconomic status and stroke mortality Disentangling individual and area effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mccormick Jennifer</w:t>
+                <w:t xml:space="preserve">Luciano A Sposato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 81 (10), pp.938-939. </w:t>
+              <w:t xml:space="preserve">, 2013, 80 (6), pp.516-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000434339.51805.60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e3182815564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437526v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood socioeconomic status and stroke mortality Disentangling individual and area effects.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of ischaemic stroke according to income level among older people: the 3C study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dufouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano A Sposato</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annick Alpérovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen A. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e3182815564⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.116-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afq142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744821v1</w:t>
+                <w:t xml:space="preserve">inserm-00544031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of ischaemic stroke according to income level among older people: the 3C study.</w:t>
+                <w:t xml:space="preserve">Incidence of stroke and socioeconomic neighborhood characteristics: an ecological analysis of Dijon stroke registry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fernando Pico</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen A. Ritchie</w:t>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afq142⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (5), pp.1201-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.596429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00544031v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00588820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of stroke and socioeconomic neighborhood characteristics: an ecological analysis of Dijon stroke registry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Trends in Hospital-Referred Stroke and Transient Ischemic Attack: Results of a 7-Year Nationwide Survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Aouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Durier</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Aboa-Eboulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.596429⟩</w:t>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.346-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000319569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00588820v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Trends in Hospital-Referred Stroke and Transient Ischemic Attack: Results of a 7-Year Nationwide Survey in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine de Peretti</w:t>
+                <w:t xml:space="preserve">Impact of social ties on self reported health in France: Is everyone affected equally?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pickett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000319569⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-8-243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437535v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of social ties on self reported health in France: Is everyone affected equally?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche en santé publique et décision, quelques leçons du projet SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Pickett</w:t>
+                <w:t xml:space="preserve">Aileen Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (1), </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (4), pp.367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-8-243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.084.0367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437538v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche en santé publique et décision, quelques leçons du projet SPHERE</w:t>
+                <w:t xml:space="preserve">Health needs and public health functions addressed in French public health journals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aileen Clarke</w:t>
+                <w:t xml:space="preserve">Sandrine Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (4), pp.367. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 Suppl 1, pp.38-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.084.0367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckm064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437973v1</w:t>
+                <w:t xml:space="preserve">hal-00266871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health needs and public health functions addressed in French public health journals.</w:t>
+                <w:t xml:space="preserve">School sport injuries in the stat schools of Ille et Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Devaux</w:t>
+                <w:t xml:space="preserve">C. Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckm064⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.392-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2007.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266871v1</w:t>
+                <w:t xml:space="preserve">hal-00689799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School sport injuries in the stat schools of Ille et Vilaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Essential public health functions: History, definition and potential applications]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (4), pp.392-393. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 19 (hs), pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2007.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.070.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00689799v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Essential public health functions: History, definition and potential applications]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Pratiques, métiers et formations de santé publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Vol. 19 (hs), pp.9-14. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 19, 151p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865917v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques, métiers et formations de santé publique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude qualitative pour l’identification des facteurs influençant la qualité de l’orientation et du transfert de patients atteints d’accident vasculaire cérébral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jabot</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Loncle</w:t>
+                <w:t xml:space="preserve">M. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Riffaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0398-7620(05)84754-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171409v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude qualitative pour l’identification des facteurs influençant la qualité de l’orientation et du transfert de patients atteints d’accident vasculaire cérébral</w:t>
+                <w:t xml:space="preserve">Le rapport d'objectifs de santé publique: Une réelle ambition sans stratégie de mise en œuvre?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Riou</w:t>
+                <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 53, pp.12-21. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (4), pp.673-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0398-7620(05)84754-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.044.0673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866143v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport d'objectifs de santé publique: Une réelle ambition sans stratégie de mise en œuvre?</w:t>
+                <w:t xml:space="preserve">Mortalité urbaine et rurale en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jourdain</w:t>
+                <w:t xml:space="preserve">Jacques Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 16 (4), pp.673-675. </w:t>
+              <w:t xml:space="preserve">, 2004, Vol. 16 (3), pp.499-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.044.0673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.043.0499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial health inequalities in breast cancer mortality across France from 1968 to 2017</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fighting health crisis with solidarity: managing the surge of severe patients at the start of the COVID pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation Lisbon, Portugal 12–15 November 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.101 / ID 146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792314v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping competencies taught in public health – Experience of the Europubhealth Consortium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial health inequalities in breast cancer mortality across France from 1968 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinthya Lucio Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair H Leyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1477⟩</w:t>
+              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation Lisbon, Portugal 12–15 November 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPH Conference Foundation, Nov 2024, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357832v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POSC44 Extra Regional COVID-19 Patients Transfers: A Retrospective Analysis of Distance, Time and Cost for Train, Helicopter and Fixed-Wing Ambulances</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping competencies taught in public health – Experience of the Europubhealth Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bauernfeind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Clemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Codd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual ISPOR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2021.11.449⟩</w:t>
+              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820728v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSCOV, a multidisciplinary project to evaluate long distance COVID patients transfers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POSC44 Extra Regional COVID-19 Patients Transfers: A Retrospective Analysis of Distance, Time and Cost for Train, Helicopter and Fixed-Wing Ambulances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cucharero Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Public Health Conference Public health futures in a changing world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.837⟩</w:t>
+              <w:t xml:space="preserve">Virtual ISPOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Professional Society for Health Economics and Outcomes Research, Nov 2021, Lisbonne, Portugal. pp.S94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2021.11.449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553982v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25.K. Workshop: Unleashing the power of large routinely collected data for the benefit of public health</w:t>
+                <w:t xml:space="preserve">TRANSCOV, a multidisciplinary project to evaluate long distance COVID patients transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cucharero Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Congress on Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.1208⟩</w:t>
+              <w:t xml:space="preserve">14th European Public Health Conference Public health futures in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPH Conference Foundation, Nov 2021, Virtual Event, France. pp.316-316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846805v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques sociodémographiques et mode de vie des individus initiant un traitement antihypertenseur en France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">25.K. Workshop: Unleashing the power of large routinely collected data for the benefit of public health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Layland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Journées de l'Hypertension Artérielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th World Congress on Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The World Federation of Public Health Associations (WFPHA); Italian Society of Hygiene; Preventive Medicine and Public Health (SItI); European Public Health Association (EUPHA), Oct 2020, Virtuel, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.1208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470536v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education and hypertension in the CONSTANCES cohort: which factors mediate this association?</w:t>
+                <w:t xml:space="preserve">Caractéristiques sociodémographiques et mode de vie des individus initiant un traitement antihypertenseur en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Zins</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40èmes Journées de l'Hypertension Artérielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En distanciel, cause Covid-19, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470785v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variations in access to expert centers for multiple sclerosis in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Roux</w:t>
+                <w:t xml:space="preserve">Education and hypertension in the CONSTANCES cohort: which factors mediate this association?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.80-80, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.205⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470788v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
+                <w:t xml:space="preserve">Geographical variations in access to expert centers for multiple sclerosis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Public Heath Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.80-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475968v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des parcours de soins des patients ayant une sclérose en plaques en France sur la période 2007–2013 : une analyse des bases médico-administratives utilisant la méthode « Multichannel Sequence Analysis »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Roux</w:t>
+                <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Adelf-Emois</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Public Heath Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2018, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740314v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Zins</w:t>
+                <w:t xml:space="preserve">Étude des parcours de soins des patients ayant une sclérose en plaques en France sur la période 2007–2013 : une analyse des bases médico-administratives utilisant la méthode « Multichannel Sequence Analysis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Public Health Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.140⟩</w:t>
+              <w:t xml:space="preserve">Colloque Adelf-Emois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPSICOM et ADELF, Mar 2018, Montepellier, France. pp.S25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121022v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommations de soins des patients ayant une sclérose en plaques traités par fingolimod à partir d’un échantillon au 1/97e des données de l’assurance maladie en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Roux</w:t>
+                <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie de langue française 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.01.228⟩</w:t>
+              <w:t xml:space="preserve">11th European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Ljubljana, Slovenia. pp.51-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740321v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des bases médico-administratives pour l’étude des parcours de soins des patients atteints de sclérose en plaques en France de 2007 à 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Consommations de soins des patients ayant une sclérose en plaques traités par fingolimod à partir d’un échantillon au 1/97e des données de l’assurance maladie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vème congrès national conjoint Adelf-Emois « Système d’information hospitalier et Epidémiologie »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.01.061⟩</w:t>
+              <w:t xml:space="preserve">Journées de Neurologie de langue française 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JNLF, Apr 2016, Nantes, France. pp.A94 - A95 / W34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.01.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740327v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on mesurer le niveau de handicap moteur lié à la sclérose en plaques à partir des bases de l’Assurance maladie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Utilisation des bases médico-administratives pour l’étude des parcours de soins des patients atteints de sclérose en plaques en France de 2007 à 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe Congrès International d’Épidémiologie "Épidémiologie et santé publique"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.076⟩</w:t>
+              <w:t xml:space="preserve">Vème congrès national conjoint Adelf-Emois « Système d’information hospitalier et Epidémiologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adelf-Emois, Mar 2016, Dijon, France. pp.S18 - S19 / G2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.01.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740317v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants socio-économiques du besoin de soins bucco-dentaires : analyse de la cohorte santé inégalités ruptures sociales 2010</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Peut-on mesurer le niveau de handicap moteur lié à la sclérose en plaques à partir des bases de l’Assurance maladie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Congrès « Déterminants sociaux de la santé : des connaissances à l’action »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIIe Congrès International d’Épidémiologie "Épidémiologie et santé publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epiter et Adelf, Sep 2016, Rennes, France. pp.S199 / D2-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02861024v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets antagonistes de l’éducation et du revenu sur le risque d’accident vasculaire cérébral ischémique au sein d’une cohorte de personnes âgées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants socio-économiques du besoin de soins bucco-dentaires : analyse de la cohorte santé inégalités ruptures sociales 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International ADELF-SFSP "Santé publique et prévention"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Congrès « Déterminants sociaux de la santé : des connaissances à l’action »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2015, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021795v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02861024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effets antagonistes de l’éducation et du revenu sur le risque d’accident vasculaire cérébral ischémique au sein d’une cohorte de personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alperovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International ADELF-SFSP "Santé publique et prévention"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADELF &amp; SFSP, Oct 2013, Bordeaux, France. pp.S112 / 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Association entre réseau social et santé perçue : un impact qui varie en fonction du niveau de revenu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Heritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-G. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national des Observatoires régionaux de la santé 2008 "Les inégalités de santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoires régionaux de la santé, Oct 2008, Marseille, France. pp.S360-S361, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2008.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9990,541 +9998,541 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke care pathways according to rural-urban residency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood disparities in stroke and socioeconomic, urban-rural factors using stroke registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Timsit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Européenne de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. , European Journal of Public Health, 29 (Supplement_4), 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckz187.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care-seeking of patients with multiple sclerosis over 2010-2015 in France - a nationwide study using health administrative data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 24, pp.550-551 / P1000, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458518798591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care consumption of multiple sclerosis patients in France an analysis of health insurance administrative databases using multichannel sequence analysis from 2007 to 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSPARIS2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. Sage Journals, Multiple Sclerosis Journal, 23 (3), pp.717 / EP1351, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458517731285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommations de soins des patients atteints de sclérose en plaques en France de 2007 à 2013 à partir des bases de données médico-administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10542,230 +10550,230 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de langue française 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Neurologique, 172 (Supplement 1), pp.A88 / W18, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.01.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales vis-à-vis de la létalité consécutive à un accident vasculaire cérébral, Dijon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International ADELF-SFSP "Santé publique et prévention"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue d'Épidémiologie et de Santé Publique, 61 (Supplement 4), pp.S315 / P10-9, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10775,165 +10783,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire d’épidémiologie. 50 notions pour comprendre la pandémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48p., 2021, 9782810909537. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Crepey</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ehesp.berti.2021.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10943,51 +10951,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs de risque cardiovasculaire en France, à partir de l’étude des données de Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11009,65 +11017,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction générale de la santé. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId362"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11135,51 +11143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DFA92D8"/>
+    <w:nsid w:val="84F45493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11366,51 +11374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-grimaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1087-9197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085693340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220186776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274056v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.08.023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04967029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kerbrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timsit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.410" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05324876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foucrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Czabanowska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-05010-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04541957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salome" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cheucle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Cochennec de Biase" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03748387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.047.0031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03704186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-022-03193-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-B&#233;ra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108449" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freyssenge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Termoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.394" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa F. Berkman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000002959" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03323188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Berkman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hjh.0000000000002959" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Timsit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10026-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottecher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054774" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vuagnat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00933-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319864189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02624982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gabet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Oli&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.023495" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304996v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lachkhem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.024695" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01798652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218772068" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-ssmabstracts.195" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecoffre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023599" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaisse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13387" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.534" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.356" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.217" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.146" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.117.017640" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754787v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istvan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oli&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;jot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Peretti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.084" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Istvan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lecoffre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Oli&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C De Peretti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.386" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.074" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schnitzler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Demmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Czabanowska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Ducos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ault Laurence" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372359v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trohel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158842" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546254v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Keyes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamilton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv175.226" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Aghzaf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2013-307283" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01755552v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Desvarieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.146.0779" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437419v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charpak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombrail" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.03.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437457v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccarthy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Alexanderson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Voss" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt151" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437462v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dineke Zeegers Paget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Barnhoorn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt149" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvic Sammut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt152" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080195" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt153" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795538v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benie-Bi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kivits" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2012.12.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRMXVT5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01755561v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Concei&#231;&#227;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Katreniakova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Saliba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt154" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mittal Manoj" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sposato Luciano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mccormick Jennifer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000434339.51805.60" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01744821v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano A Sposato" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e3182815564" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544031v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alp&#233;rovitch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pico" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afq142" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437535v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Aouba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Aboa-Eboul&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000319569" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437538v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilkinson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Pickett" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-8-243" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437973v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Clarke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.084.0367" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266871v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Devaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckm064" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689799v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clappier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48FK5T0R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865917v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866143v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0398-7620(05)84754-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866258v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.044.0673" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866303v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaperon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.043.0499" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792314v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya Lucio Garcia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H Leyland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.078" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357832v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barnes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bauernfeind" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clemens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Codd" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1477" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820728v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cucharero Atienza" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.11.449" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553982v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cucharero Atienza" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.837" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04846805v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Layland" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.1208" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470536v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470788v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mamadou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilleux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.205" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740314v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.053" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740321v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.228" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.061" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740317v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.076" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861024v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Trohel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021795v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alperovitch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufouil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.019" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594298v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Heritage" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-G. Wilkinson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.023" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285170v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Menant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470784v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.132" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935074v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ectrims-congress.eu/2018.html" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458518798591" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01715986v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517731285" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740325v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnlf.fr/mediatheque/archives-precedents-congres-jnlf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.212" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021813v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adelf-sfsp-2013.sciencesconf.org/resource/page/id/16.html" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.375" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312283v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-depidemiologie/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.berti.2021.01" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814117v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-grimaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1087-9197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085693340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220186776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274056v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.08.023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05324876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04967029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kerbrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timsit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foucrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Czabanowska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-05010-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04541957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salome" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cheucle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Cochennec de Biase" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03748387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.047.0031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03704186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-022-03193-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-B&#233;ra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108449" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freyssenge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Termoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.394" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa F. Berkman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000002959" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Timsit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10026-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottecher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054774" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vuagnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00933-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319864189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02624982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gabet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Oli&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.023495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lachkhem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.024695" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01798652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218772068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-ssmabstracts.195" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecoffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023599" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13387" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921552v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.534" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.356" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.217" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.146" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.117.017640" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istvan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oli&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;jot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Peretti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.084" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Istvan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lecoffre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Oli&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C De Peretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.386" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoffre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.074" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roussel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schnitzler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Demmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw058" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Czabanowska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Ducos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ault Laurence" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trohel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158842" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Keyes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamilton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv175.226" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436963v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Aghzaf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2013-307283" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01755552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Desvarieux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.146.0779" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charpak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombrail" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.03.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437457v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccarthy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Alexanderson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Voss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Barnhoorn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvic Sammut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt152" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437462v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dineke Zeegers Paget" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt149" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437437v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080195" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt153" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795538v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benie-Bi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kivits" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2012.12.023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRMXVT5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01755561v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Concei&#231;&#227;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Katreniakova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Saliba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt154" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437526v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mittal Manoj" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sposato Luciano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mccormick Jennifer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000434339.51805.60" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01744821v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano A Sposato" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e3182815564" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alp&#233;rovitch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pico" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afq142" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437535v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Aouba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Aboa-Eboul&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000319569" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilkinson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Pickett" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-8-243" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437973v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Clarke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.084.0367" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266871v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Devaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckm064" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689799v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clappier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48FK5T0R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865917v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866143v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0398-7620(05)84754-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866258v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.044.0673" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866303v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaperon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.043.0499" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792314v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya Lucio Garcia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H Leyland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.078" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357832v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barnes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bauernfeind" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clemens" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Codd" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1477" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820728v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cucharero Atienza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.11.449" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553982v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cucharero Atienza" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.837" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04846805v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Layland" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.1208" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470788v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mamadou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilleux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.205" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740314v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.053" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740321v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.228" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740327v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.061" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740317v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.076" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861024v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Trohel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021795v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alperovitch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufouil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.019" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594298v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Heritage" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-G. Wilkinson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.023" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285170v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Menant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470784v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.132" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935074v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ectrims-congress.eu/2018.html" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458518798591" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01715986v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517731285" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740325v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnlf.fr/mediatheque/archives-precedents-congres-jnlf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.212" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021813v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adelf-sfsp-2013.sciencesconf.org/resource/page/id/16.html" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.375" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312283v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-depidemiologie/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.berti.2021.01" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814117v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>