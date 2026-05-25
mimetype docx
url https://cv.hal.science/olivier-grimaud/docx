--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,144 +342,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche est une démarche, l’expérience est singulière et l’expertise est collective…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-speed trains versus air transport vectors for mass transfers of critically ill patients: The TRANSCOV cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatpimuk Thipayamaskomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Hane</w:t>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Denis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), pp.7-8. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (4), pp.e0348090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.255.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0348090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324876v1</w:t>
+                <w:t xml:space="preserve">hal-05612619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ischemic stroke care for patients affiliated to the French agricultural health insurance scheme: A national study</w:t>
               </w:r>
@@ -593,7236 +610,6817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping competency in public health training – experience of the Europubhealth consortium</w:t>
+                <w:t xml:space="preserve">La recherche est une démarche, l’expérience est singulière et l’expertise est collective…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Foucrier</w:t>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasia Czabanowska</w:t>
+                <w:t xml:space="preserve">Fatoumata Hane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-023-05010-9⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.7-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.255.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423882v1</w:t>
+                <w:t xml:space="preserve">hal-05324876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une année 2024 riche en avancées et de nouveaux horizons éditoriaux en 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping competency in public health training – experience of the Europubhealth consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Foucrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Berdougo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Rolland</w:t>
+                <w:t xml:space="preserve">Kasia Czabanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.246.0007⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-023-05010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932683v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé publique : des fonctions, des compétences, des valeurs ? [Editorial]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une année 2024 riche en avancées et de nouveaux horizons éditoriaux en 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Berdougo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Hane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 36 (1), pp.5-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.241.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 36 (6), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.246.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541957v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences of Inter-Hospital Transfers (IHT) by Patients and Relatives during the COVID-19 Pandemic in France: A Qualitative Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé publique : des fonctions, des compétences, des valeurs ? [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20054660⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.241.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028855v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination d’acteurs multiples en situation extrême. Le cas des transferts extrarégionaux de patients Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiences of Inter-Hospital Transfers (IHT) by Patients and Relatives during the COVID-19 Pandemic in France: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
+                <w:t xml:space="preserve">Juliette Cheucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Laude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+                <w:t xml:space="preserve">Lou Cochennec de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Girault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perrine Galia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 47, Vol. 11 (2), pp.31-56. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), pp.4660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.047.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20054660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748387v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitalization and Death in the First 30 days After Outpatient Lower Extremity Arterial Stenting</w:t>
+                <w:t xml:space="preserve">La coordination d’acteurs multiples en situation extrême. Le cas des transferts extrarégionaux de patients Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Jan</w:t>
+                <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gouëffic</w:t>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+                <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 (45), pp.1441-1450. </w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 47, Vol. 11 (2), pp.31-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00270-022-03193-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.047.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704186v1</w:t>
+                <w:t xml:space="preserve">hal-03748387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of recommendations on sodium valproate prescription among women with epilepsy: An interrupted time-series study</w:t>
+                <w:t xml:space="preserve">Hospitalization and Death in the First 30 days After Outpatient Lower Extremity Arterial Stenting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Degremont</w:t>
+                <w:t xml:space="preserve">Simon Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Polard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
+                <w:t xml:space="preserve">Yann Gouëffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie-Pierre Jonville-Béra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125, pp.108449. </w:t>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (45), pp.1441-1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00270-022-03193-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468475v1</w:t>
+                <w:t xml:space="preserve">hal-03704186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there socio-economic inequities in access to reperfusion therapy: The stroke 69 cohort</w:t>
+                <w:t xml:space="preserve">Impact of recommendations on sodium valproate prescription among women with epilepsy: An interrupted time-series study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perrin</w:t>
+                <w:t xml:space="preserve">Adeline Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Freyssenge</w:t>
+                <w:t xml:space="preserve">Elisabeth Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Haesebaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Termoz</w:t>
+                <w:t xml:space="preserve">Annie-Pierre Jonville-Béra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.02.394⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.108449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312744v1</w:t>
+                <w:t xml:space="preserve">hal-03468475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic disparities and risk of hypertension among older Americans: The Health and Retirement Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are there socio-economic inequities in access to reperfusion therapy: The stroke 69 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zins</w:t>
+                <w:t xml:space="preserve">K. Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa F. Berkman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (12), pp.2497-2505. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177 (9), pp.1168-1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000002959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.02.394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470546v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender difference of geographic distribution of the stroke incidence affected by socioeconomic, clinical and urban-rural factors: an ecological study based on data from the Brest stroke registry in France</w:t>
+                <w:t xml:space="preserve">Socioeconomic disparities and risk of hypertension among older Americans: The Health and Retirement Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Padilla</w:t>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Foucault</w:t>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa F. Berkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Timsit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-10026-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (12), pp.2497-2505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000002959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129754v1</w:t>
+                <w:t xml:space="preserve">hal-05470546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSCOV cohort protocol: an epidemiological study assessing the impact of critically ill COVID-19 patients long distance transfers between intensive care units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender difference of geographic distribution of the stroke incidence affected by socioeconomic, clinical and urban-rural factors: an ecological study based on data from the Brest stroke registry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maury</w:t>
+                <w:t xml:space="preserve">Emmanuel Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pottecher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (10), pp.e054774. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-10026-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405771v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ICU transfers on the mortality rate of patients with COVID-19: insights from comprehensive national database in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRANSCOV cohort protocol: an epidemiological study assessing the impact of critically ill COVID-19 patients long distance transfers between intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Sanchez</w:t>
+                <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Vuagnat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+                <w:t xml:space="preserve">Eric Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Philippe</w:t>
+                <w:t xml:space="preserve">Julien Pottecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.e054774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00933-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-054774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411986v1</w:t>
+                <w:t xml:space="preserve">hal-03405771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to invited editorial 'What can be learnt from an atypical population?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+                <w:t xml:space="preserve">Impact of ICU transfers on the mortality rate of patients with COVID-19: insights from comprehensive national database in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Vuagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487319864189⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00933-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278660v1</w:t>
+                <w:t xml:space="preserve">hal-03411986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender differences in the association between socioeconomic status and hypertension in France: A cross-sectional analysis of the CONSTANCES cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Response to invited editorial 'What can be learnt from an atypical population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231878⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (9), pp.999-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2047487319864189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555508v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations territoriales de la prévalence de l’hypertension artérielle en France en 2013–2014, estimations d’une étude transversale des données de la cohorte CONSTANCES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Gender differences in the association between socioeconomic status and hypertension in France: A cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.025⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.e0231878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624982v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Case Fatality After Hospitalization for Stroke in France 2010 to 2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+                <w:t xml:space="preserve">Variations territoriales de la prévalence de l’hypertension artérielle en France en 2013–2014, estimations d’une étude transversale des données de la cohorte CONSTANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine de Peretti</w:t>
+                <w:t xml:space="preserve">F. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Béjot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.023495⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (67), pp.S51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437331v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke Incidence and Case Fatality According to Rural or Urban Residence Results From the French Brest Stroke Registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Lachkhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Lachkhem</w:t>
+                <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Gao</w:t>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (10), pp.2661-2667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.024695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of state sequence analysis for care pathway analysis: The example of multiple sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of Case Fatality After Hospitalization for Stroke in France 2010 to 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+                <w:t xml:space="preserve">Christine de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280218772068⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (2), pp.305-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.023495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798652v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variations in the prevalence of hypertension in France Cross-sectional analysis of the CONSTANCES cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of state sequence analysis for care pathway analysis: The example of multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.1651-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280218772068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2047487319842229⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122313v1</w:t>
+                <w:t xml:space="preserve">hal-01798652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in the relationship between socioeconomic status ans hypertension in France: results from a cross-sectional analysis of the Constances cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Geographical variations in the prevalence of hypertension in France Cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2019-ssmabstracts.195⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (12), pp.1242-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2047487319842229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443871v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the evolution of stroke unit’s accessibility in metropolitan France from 2009 to 2014? A trend analysis of over 600 000 patients using national hospital databases.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex differences in the relationship between socioeconomic status ans hypertension in France: results from a cross-sectional analysis of the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (9), pp.e023599. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.A91-A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech-2019-ssmabstracts.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886627v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in adherence to antihypertensive treatment in patients aged above 55 The French League Against Hypertension Survey (FLAHS)</w:t>
+                <w:t xml:space="preserve">What is the evolution of stroke unit’s accessibility in metropolitan France from 2009 to 2014? A trend analysis of over 600 000 patients using national hospital databases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+                <w:t xml:space="preserve">Marion Istvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pannier</w:t>
+                <w:t xml:space="preserve">Camille Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Vaisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (10), pp.1496-1503. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), pp.e023599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jch.13387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939728v1</w:t>
+                <w:t xml:space="preserve">hal-01886627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel sequence analysis: An innovative method to study patterns of care pathways. Application to multiple sclerosis based on French Health Insurance data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sex differences in adherence to antihypertensive treatment in patients aged above 55 The French League Against Hypertension Survey (FLAHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (10), pp.1496-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jch.13387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921552v1</w:t>
+                <w:t xml:space="preserve">hal-01939728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and neighbourhood socioeconomic disparities and high blood pressure in France: Results from a cross-sectional analysis of the CONSTANCES cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multichannel sequence analysis: An innovative method to study patterns of care pathways. Application to multiple sclerosis based on French Health Insurance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (5s), pp.S368. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.356⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 66, pp.S430-S431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921562v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of high blood pressure differs across regions in France: Estimations from a cross-sectional analysis of the CONSTANCES cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The added value of transnational and intercultural training. The example of Europubhealth – Erasmus Mundus Joint Master Degree in Public Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.217⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (suppl_3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625010v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of transnational and intercultural training. The example of Europubhealth – Erasmus Mundus Joint Master Degree in Public Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">National Trends in Patients Hospitalized for Stroke and Stroke Mortality in France, 2008 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Woimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.146⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (11), pp.2939 - 2945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.117.017640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546235v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Trends in Patients Hospitalized for Stroke and Stroke Mortality in France, 2008 to 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">L’accident vasculaire cérébral en France : patients hospitalisés pour AVC en 2014 et évolutions 2008-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Woimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647587v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accident vasculaire cérébral en France : patients hospitalisés pour AVC en 2014 et évolutions 2008-2014</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Gabet</w:t>
+                <w:t xml:space="preserve">Disparités régionales de la prise en charge des accidents en vasculaires cérébraux en 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France Woimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.S31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754787v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du profil des patients admis en unités neuro-vasculaires en France métropolitaine entre 2009 et 2014</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do socioeconomic disparities in stroke and its consequences decrease in older age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.084⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5), pp.799-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625086v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in access to stroke units and early case fatality in France – 2009-2014</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C De Peretti</w:t>
+                <w:t xml:space="preserve">European public health education in support of the global public health workforce: the Europubhealth experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sherlaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Czabanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théault Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurohealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (4), pp.6-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671818v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparités régionales de la prise en charge des accidents en vasculaires cérébraux en 2015</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Olié</w:t>
+                <w:t xml:space="preserve">Socio-Economic determinants of the need for dental care in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bertaud-Gounot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.074⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0158842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625137v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do socioeconomic disparities in stroke and its consequences decrease in older age?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-period-cohort effects in alcoholic liver disease mortality in France from 1968 to 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Km Keyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (5), pp.799-804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw058⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 25 (suppl_3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckv175.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437375v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European public health education in support of the global public health workforce: the Europubhealth experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mortality following stroke during and after acute care according to neighbourhood deprivation: a disease registry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théault Laurence</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouane Aghzaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohealth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (12), pp.1313-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2013-307283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754784v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Economic determinants of the need for dental care in adults</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement des méthodes quantitatives en santé publique: l'expérience de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Desvarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158842⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (6), pp.779-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.146.0779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372359v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-period-cohort effects in alcoholic liver disease mortality in France from 1968 to 2010</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche en santé publique : où est le pilote ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charpak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombrail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckv175.226⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (3), pp.177-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546254v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality following stroke during and after acute care according to neighbourhood deprivation: a disease registry study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of innovations in national public health markets in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Alexanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaretha Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2013-307283⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (suppl 2), pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436963v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement des méthodes quantitatives en santé publique: l'expérience de l'EHESP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+                <w:t xml:space="preserve">Civil society engagement in innovation and research through the European Public Health Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dineke Zeegers Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Barnhoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Astagneau</w:t>
+                <w:t xml:space="preserve">Mark Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïse Desvarieux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristina Alexanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.146.0779⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (suppl 2), pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755552v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche en santé publique : où est le pilote ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmes and calls for public health research in European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Barnhoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvic Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2014.03.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (suppl 2), pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437419v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of innovations in national public health markets in Europe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender Differences in the Association between Socioeconomic Status and Subclinical Atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dufouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt151⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e80195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437457v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmes and calls for public health research in European countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Strategies for public health research in European Union countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Conceição</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 23 (suppl 2), pp.30-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt152⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 23 (suppl 2), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437451v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil society engagement in innovation and research through the European Public Health Association</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health needs and public health functions addressed in scientific publications in Francophone sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benie-Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (9), pp.860 - 866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2012.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437462v1</w:t>
+                <w:t xml:space="preserve">hal-01795538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Differences in the Association between Socioeconomic Status and Subclinical Atherosclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competitive funding and structures for public health research in European countries: Table 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Conceiçã</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Dufouil</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Katreniakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080195⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (suppl 2), pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437437v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for public health research in European Union countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neighborhood socioeconomic status and stroke mortality Disentangling individual and area effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano A Sposato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Conceição</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt153⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (6), pp.516-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e3182815564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437441v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health needs and public health functions addressed in scientific publications in Francophone sub-Saharan Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Cambon</w:t>
+                <w:t xml:space="preserve">Neighborhood socioeconomic status and stroke mortality: disentangling individual and area effects. Author Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mittal Manoj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sposato Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mccormick Jennifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Alla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2012.12.023⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81 (10), pp.938-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000434339.51805.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01795538v1</w:t>
+                <w:t xml:space="preserve">hal-02437526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive funding and structures for public health research in European countries: Table 1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence of ischaemic stroke according to income level among older people: the 3C study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amanda Saliba</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dufouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Alpérovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen A. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.116-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afq142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckt154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01755561v1</w:t>
+                <w:t xml:space="preserve">inserm-00544031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood socioeconomic status and stroke mortality: disentangling individual and area effects. Author Response</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence of stroke and socioeconomic neighborhood characteristics: an ecological analysis of Dijon stroke registry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (5), pp.1201-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.596429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000434339.51805.60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437526v1</w:t>
+                <w:t xml:space="preserve">inserm-00588820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood socioeconomic status and stroke mortality Disentangling individual and area effects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano A Sposato</w:t>
+                <w:t xml:space="preserve">Time Trends in Hospital-Referred Stroke and Transient Ischemic Attack: Results of a 7-Year Nationwide Survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Aouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Aboa-Eboulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e3182815564⟩</w:t>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.346-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000319569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744821v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of ischaemic stroke according to income level among older people: the 3C study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of social ties on self reported health in France: Is everyone affected equally?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Pickett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afq142⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-8-243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00544031v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of stroke and socioeconomic neighborhood characteristics: an ecological analysis of Dijon stroke registry.</w:t>
+                <w:t xml:space="preserve">Recherche en santé publique et décision, quelques leçons du projet SPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (4), pp.367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.084.0367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.596429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00588820v1</w:t>
+                <w:t xml:space="preserve">hal-02437973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Trends in Hospital-Referred Stroke and Transient Ischemic Attack: Results of a 7-Year Nationwide Survey in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health needs and public health functions addressed in French public health journals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000319569⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 Suppl 1, pp.38-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckm064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437535v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of social ties on self reported health in France: Is everyone affected equally?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">School sport injuries in the stat schools of Ille et Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Pickett</w:t>
+                <w:t xml:space="preserve">C. Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-8-243⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.392-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2007.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437538v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche en santé publique et décision, quelques leçons du projet SPHERE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Essential public health functions: History, definition and potential applications]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aileen Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20 (4), pp.367. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.084.0367⟩</w:t>
+              <w:t xml:space="preserve">, 2007, Vol. 19 (hs), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.070.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437973v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health needs and public health functions addressed in French public health journals.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques, métiers et formations de santé publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, 151p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckm064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00266871v1</w:t>
+                <w:t xml:space="preserve">hal-02171409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School sport injuries in the stat schools of Ille et Vilaine</w:t>
+                <w:t xml:space="preserve">Étude qualitative pour l’identification des facteurs influençant la qualité de l’orientation et du transfert de patients atteints d’accident vasculaire cérébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2007.01.011⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0398-7620(05)84754-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00689799v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Essential public health functions: History, definition and potential applications]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rapport d'objectifs de santé publique: Une réelle ambition sans stratégie de mise en œuvre?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Vol. 19 (hs), pp.9-14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 16 (4), pp.673-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.044.0673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.070.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03865917v1</w:t>
+                <w:t xml:space="preserve">hal-03866258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques, métiers et formations de santé publique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mortalité urbaine et rurale en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Loncle</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Riffaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19, 151p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, Vol. 16 (3), pp.499-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.043.0499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...311 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7832,91 +7430,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting health crisis with solidarity: managing the surge of severe patients at the start of the COVID pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7935,2845 +7533,3394 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.101 / ID 146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial health inequalities in breast cancer mortality across France from 1968 to 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinthya Lucio Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair H Leyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation Lisbon, Portugal 12–15 November 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPH Conference Foundation, Nov 2024, Lisbon, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping competencies taught in public health – Experience of the Europubhealth Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bauernfeind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Codd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSC44 Extra Regional COVID-19 Patients Transfers: A Retrospective Analysis of Distance, Time and Cost for Train, Helicopter and Fixed-Wing Ambulances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Cucharero Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual ISPOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Professional Society for Health Economics and Outcomes Research, Nov 2021, Lisbonne, Portugal. pp.S94, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jval.2021.11.449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSCOV, a multidisciplinary project to evaluate long distance COVID patients transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cucharero Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Public Health Conference Public health futures in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPH Conference Foundation, Nov 2021, Virtual Event, France. pp.316-316, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25.K. Workshop: Unleashing the power of large routinely collected data for the benefit of public health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Layland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress on Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The World Federation of Public Health Associations (WFPHA); Italian Society of Hygiene; Preventive Medicine and Public Health (SItI); European Public Health Association (EUPHA), Oct 2020, Virtuel, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques sociodémographiques et mode de vie des individus initiant un traitement antihypertenseur en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40èmes Journées de l'Hypertension Artérielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En distanciel, cause Covid-19, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education and hypertension in the CONSTANCES cohort: which factors mediate this association?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical variations in access to expert centers for multiple sclerosis in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.80-80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Public Heath Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des parcours de soins des patients ayant une sclérose en plaques en France sur la période 2007–2013 : une analyse des bases médico-administratives utilisant la méthode « Multichannel Sequence Analysis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adelf-Emois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPSICOM et ADELF, Mar 2018, Montepellier, France. pp.S25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2018.01.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ljubljana, Slovenia. pp.51-51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommations de soins des patients ayant une sclérose en plaques traités par fingolimod à partir d’un échantillon au 1/97e des données de l’assurance maladie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de langue française 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association JNLF, Apr 2016, Nantes, France. pp.A94 - A95 / W34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.01.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des bases médico-administratives pour l’étude des parcours de soins des patients atteints de sclérose en plaques en France de 2007 à 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème congrès national conjoint Adelf-Emois « Système d’information hospitalier et Epidémiologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adelf-Emois, Mar 2016, Dijon, France. pp.S18 - S19 / G2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2016.01.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on mesurer le niveau de handicap moteur lié à la sclérose en plaques à partir des bases de l’Assurance maladie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Congrès International d’Épidémiologie "Épidémiologie et santé publique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epiter et Adelf, Sep 2016, Rennes, France. pp.S199 / D2-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants socio-économiques du besoin de soins bucco-dentaires : analyse de la cohorte santé inégalités ruptures sociales 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Congrès « Déterminants sociaux de la santé : des connaissances à l’action »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02861024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets antagonistes de l’éducation et du revenu sur le risque d’accident vasculaire cérébral ischémique au sein d’une cohorte de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alperovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International ADELF-SFSP "Santé publique et prévention"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADELF &amp; SFSP, Oct 2013, Bordeaux, France. pp.S112 / 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2013.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre réseau social et santé perçue : un impact qui varie en fonction du niveau de revenu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Heritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-G. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national des Observatoires régionaux de la santé 2008 "Les inégalités de santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoires régionaux de la santé, Oct 2008, Marseille, France. pp.S360-S361, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2008.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke care pathways according to rural-urban residency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood disparities in stroke and socioeconomic, urban-rural factors using stroke registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Timsit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Européenne de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. , European Journal of Public Health, 29 (Supplement_4), 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckz187.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care-seeking of patients with multiple sclerosis over 2010-2015 in France - a nationwide study using health administrative data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Journals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 24, pp.550-551 / P1000, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1352458518798591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care consumption of multiple sclerosis patients in France an analysis of health insurance administrative databases using multichannel sequence analysis from 2007 to 2013</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prevalence of high blood pressure differs across regions in France: Estimations from a cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSPARIS2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1352458517731285⟩</w:t>
+              <w:t xml:space="preserve">European Congress of Epidemiology “Crises, epidemiological transitions and the role of epidemiologists”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue d'Épidémiologie et de Santé Publique, 66 (66), pp.S320 / P3-31, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715986v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommations de soins des patients atteints de sclérose en plaques en France de 2007 à 2013 à partir des bases de données médico-administratives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Individual and neighbourhood socioeconomic disparities and high blood pressure in France: Results from a cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie de langue française 2016</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.01.212⟩</w:t>
+              <w:t xml:space="preserve">European Congress of Epidemiology “Crises, epidemiological transitions and the role of epidemiologists”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France. , Revue d'Épidémiologie et de Santé Publique, 66 (5s), pp.S368 / P7-36, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740325v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Care consumption of multiple sclerosis patients in France an analysis of health insurance administrative databases using multichannel sequence analysis from 2007 to 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSPARIS2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. Sage Journals, Multiple Sclerosis Journal, 23 (3), pp.717 / EP1351, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1352458517731285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution du profil des patients admis en unités neuro-vasculaires en France métropolitaine entre 2009 et 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Istvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXe Congrès national Émois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nancy, France. Elsevier, Revue d'Épidémiologie et de Santé Publique, 65, pp.S34-S35 / P20, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trends in access to stroke units and early case fatality in France – 2009-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Istvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C De Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Public Health Conference – "Sustaining resilient and healthy communities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Stockhlom, Sweden. , European Journal of Public Health, 27 (suppl 3), pp.ckx187.386, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommations de soins des patients atteints de sclérose en plaques en France de 2007 à 2013 à partir des bases de données médico-administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Neurologie de langue française 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Neurologique, 172 (Supplement 1), pp.A88 / W18, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.01.212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales vis-à-vis de la létalité consécutive à un accident vasculaire cérébral, Dijon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International ADELF-SFSP "Santé publique et prévention"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue d'Épidémiologie et de Santé Publique, 61 (Supplement 4), pp.S315 / P10-9, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10783,165 +10930,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire d’épidémiologie. 50 notions pour comprendre la pandémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48p., 2021, 9782810909537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ehesp.berti.2021.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10951,131 +11098,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs de risque cardiovasculaire en France, à partir de l’étude des données de Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction générale de la santé. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId360"/>
+      <w:footerReference w:type="default" r:id="rId366"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11143,51 +11290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84F45493"/>
+    <w:nsid w:val="D8A4F5F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11374,51 +11521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-grimaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1087-9197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085693340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220186776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274056v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.08.023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05324876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04967029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kerbrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timsit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foucrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Czabanowska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-05010-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04541957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salome" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cheucle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Cochennec de Biase" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03748387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.047.0031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03704186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-022-03193-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-B&#233;ra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108449" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freyssenge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Termoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.394" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa F. Berkman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000002959" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Timsit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10026-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottecher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054774" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vuagnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00933-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319864189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02624982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gabet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Oli&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.023495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lachkhem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.024695" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01798652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218772068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-ssmabstracts.195" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecoffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023599" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13387" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921552v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.534" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.356" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.217" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.146" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.117.017640" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istvan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oli&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;jot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Peretti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.084" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Istvan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lecoffre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Oli&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C De Peretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.386" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoffre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.074" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roussel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schnitzler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Demmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw058" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Czabanowska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Ducos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ault Laurence" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trohel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158842" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Keyes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamilton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv175.226" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436963v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Aghzaf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2013-307283" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01755552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Desvarieux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.146.0779" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charpak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombrail" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.03.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437457v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccarthy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Alexanderson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Voss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Barnhoorn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvic Sammut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt152" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437462v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dineke Zeegers Paget" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt149" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437437v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080195" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt153" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795538v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benie-Bi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kivits" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2012.12.023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRMXVT5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01755561v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Concei&#231;&#227;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Katreniakova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Saliba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt154" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437526v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mittal Manoj" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sposato Luciano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mccormick Jennifer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000434339.51805.60" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01744821v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano A Sposato" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e3182815564" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alp&#233;rovitch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pico" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afq142" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437535v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Aouba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Aboa-Eboul&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000319569" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilkinson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Pickett" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-8-243" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437973v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Clarke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.084.0367" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266871v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Devaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckm064" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689799v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clappier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48FK5T0R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865917v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866143v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0398-7620(05)84754-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866258v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.044.0673" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866303v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaperon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.043.0499" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792314v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya Lucio Garcia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H Leyland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.078" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357832v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barnes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bauernfeind" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clemens" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Codd" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1477" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820728v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cucharero Atienza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.11.449" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553982v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cucharero Atienza" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.837" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04846805v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Layland" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.1208" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470788v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mamadou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilleux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.205" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740314v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.053" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740321v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.228" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740327v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.061" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740317v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.076" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861024v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Trohel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021795v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alperovitch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufouil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.019" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594298v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Heritage" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-G. Wilkinson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.023" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285170v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Menant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470784v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.132" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935074v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ectrims-congress.eu/2018.html" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458518798591" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01715986v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517731285" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740325v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnlf.fr/mediatheque/archives-precedents-congres-jnlf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.212" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021813v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adelf-sfsp-2013.sciencesconf.org/resource/page/id/16.html" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.375" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312283v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-depidemiologie/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.berti.2021.01" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814117v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-grimaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1087-9197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085693340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220186776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274056v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.08.023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatpimuk Thipayamaskomon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0348090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04967029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kerbrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timsit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.410" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05324876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foucrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Czabanowska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-05010-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Berdougo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.246.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04541957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salome" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cheucle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Cochennec de Biase" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054660" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03748387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.047.0031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03704186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-022-03193-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-B&#233;ra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108449" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freyssenge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Termoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.394" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa F. Berkman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000002959" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Foucault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Timsit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10026-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pottecher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-054774" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Sanchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vuagnat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00933-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278660v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319864189" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02624982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Lachkhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.024695" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gabet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Peretti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B&#233;jot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Oli&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.023495" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01798652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218772068" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443871v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-ssmabstracts.195" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecoffre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023599" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939728v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pannier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13387" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921552v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.534" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.117.017640" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Peretti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoffre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oli&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437375v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roussel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Schnitzler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Demmer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw058" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01754784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Czabanowska" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Ducos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ault Laurence" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trohel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertaud-Gounot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158842" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Keyes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamilton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv175.226" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Aghzaf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2013-307283" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01755552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Desvarieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.146.0779" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charpak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombrail" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.03.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437457v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccarthy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Alexanderson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Voss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt151" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dineke Zeegers Paget" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Barnhoorn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt149" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437451v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvic Sammut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt152" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dufouil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080195" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437441v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt153" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795538v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benie-Bi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kivits" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2012.12.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRMXVT5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01755561v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Concei&#231;&#227;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Katreniakova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Saliba" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckt154" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01744821v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano A Sposato" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e3182815564" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mittal Manoj" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sposato Luciano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mccormick Jennifer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000434339.51805.60" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544031v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alp&#233;rovitch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pico" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afq142" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Durier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.596429" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437535v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Aouba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Aboa-Eboul&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000319569" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437538v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilkinson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Pickett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-8-243" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02437973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Clarke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.084.0367" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266871v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Devaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckm064" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689799v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clappier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48FK5T0R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865917v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0398-7620(05)84754-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866258v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.044.0673" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866303v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaperon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.043.0499" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574623v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792314v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya Lucio Garcia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H Leyland" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.078" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357832v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barnes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bauernfeind" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clemens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Codd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1477" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820728v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cucharero Atienza" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.11.449" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553982v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cucharero Atienza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.837" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04846805v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Layland" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.1208" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470536v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470788v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mamadou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilleux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.205" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740314v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.01.053" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740321v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.228" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740327v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.061" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740317v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.076" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861024v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Trohel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021795v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alperovitch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufouil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.019" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594298v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Heritage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-G. Wilkinson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.07.023" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Menant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470784v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nowak" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz187.132" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01935074v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ectrims-congress.eu/2018.html" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458518798591" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drugssafer.fr/wp-content/uploads/2018/07/ece-programme.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.217" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921562v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.356" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01715986v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458517731285" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02625086v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Istvan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;jot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.084" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671818v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Istvan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lecoffre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Oli&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C De Peretti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.386" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740325v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnlf.fr/mediatheque/archives-precedents-congres-jnlf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.212" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04021813v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giroud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adelf-sfsp-2013.sciencesconf.org/resource/page/id/16.html" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.375" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312283v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-depidemiologie/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.berti.2021.01" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814117v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>