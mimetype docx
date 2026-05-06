--- v0 (2026-04-06)
+++ v1 (2026-05-06)
@@ -100,242 +100,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de la violence</w:t>
+                <w:t xml:space="preserve">Politiques de la violence. Organiser la lutte de la Colombie au Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Allal</w:t>
+                <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dorronsoro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9782811129378</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03857190v1</w:t>
+                <w:t xml:space="preserve">hal-03514003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de la violence. Organiser la lutte de la Colombie au Pakistan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Politiques de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dorronsoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grojean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782811129378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grojean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03514003v1</w:t>
+                <w:t xml:space="preserve">halshs-03857190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity, Conflict and Politics in Turkey, Iran and Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dorronsoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de recherches internationales. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hurst Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -366,51 +366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Révolution kurde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 2017, Cahiers libres, 9782707188472 - 9782348043963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.groje.2017.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -469,51 +469,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Violences et répertoires. Repenser les modes d’action du PKK avec Charles Tilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amin Allal, Gilles Dorronsoro, Olivier Grojean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de la violence Organiser la lutte de la Colombie au Pakistan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.93-108, 2021, Questions Transnationales, 9782811129378</w:t>
@@ -542,51 +542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les violences politiques, des actions organisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dorronsoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -624,51 +624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amin ALLAL; Gilles DORRONSORO; Olivier GROJEAN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de la violence. Organiser la lutte de la Colombie au Pakistan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.7-27, 2021, Questions Transnationales, 9782811129378</w:t>
@@ -697,51 +697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’engagement et la violence des combattantes kurdes : des femmes en armes au sein d’ordres partisans singuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Guibet Lafaye, Alexandra Frénod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S’ÉMANCIPER PAR LES ARMES ? Sur la violence politique des femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Inalco, pp.177-197, 2019, TransAireS, 9782858313273 - 9782858313266. </w:t>
@@ -773,212 +773,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Question kurde au Moyen-Orient : entre dynamiques régionales et reprises en main nationales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduction: Identity, Hierarchy, And Mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dorronsoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Dorronsoro, Olivier Grojean. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire IEMed de la Méditerranée 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.284-287, 2018</w:t>
+              <w:t xml:space="preserve">Identity, Conflict and Politics in Turkey, Iran and Pakistan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HURST; Oxford UniversIty Press, pp.1-22, 2018, CERI/Sciences Po., 9781849043724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008046v1</w:t>
+                <w:t xml:space="preserve">hal-04008128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Identity, Hierarchy, And Mobilization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La Question kurde au Moyen-Orient : entre dynamiques régionales et reprises en main nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identity, Conflict and Politics in Turkey, Iran and Pakistan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HURST; Oxford UniversIty Press, pp.1-22, 2018, CERI/Sciences Po., 9781849043724</w:t>
+              <w:t xml:space="preserve">Annuaire IEMed de la Méditerranée 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.284-287, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008128v1</w:t>
+                <w:t xml:space="preserve">hal-04008046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identities and Ethnic Hierarchy : The Kurdish Question in Iran since 1979</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohammed Shareef, Gareth Stansfield. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Kurdish Question Revisited</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hurst, pp.319-330, 2017, 9781849045919</w:t>
@@ -1007,51 +1007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations transnationales et environnement politique. La dynamique des organisations kurdes et alévistes, entre Turquie et Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Massicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1089,51 +1089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations transnationales et environnement politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Massicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1207,51 +1207,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences contre soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des mouvements sociaux 2e édition mise à jour et augmentée 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.606-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1308,51 +1308,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence et construction de soi au Moyen- Orient : un programme de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jounrée d'études Individu, individuation au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1377,51 +1377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil et formation des répertoires d’action. Réflexions à partir du cas kurde en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : “Politique en exil”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1446,51 +1446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équation kurde en Turquie entre ses différents registres politique, militaire et radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question kurde dans l'espace proche-oriental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1515,51 +1515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et engagement armée : quelques enseignements des conflits kurdes au Moyen-Orient Violence des femmes : quelles singularités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ruptures sociales, violence extrême et genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, La Plaine Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1616,51 +1616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dynamiques locales, régionales et internationales : les reconfigurations de la question kurde en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grojean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 90 (2), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1863,51 +1863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dorronsoro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grojean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/politiques-de-la-violence--9782811129378.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hurstpublishers.com/book/identity-conflict-and-politics-in-turkey-iran-and-pakistan/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.groje.2017.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514030v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grojean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dorronsoro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/politiques-de-la-violence--9782811129378.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hurstpublishers.com/book/identity-conflict-and-politics-in-turkey-iran-and-pakistan/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.groje.2017.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514030v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>