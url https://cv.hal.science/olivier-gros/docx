--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -736,676 +736,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic sulfate−based signatures of chemosymbiosis in modern infaunal lucinids</w:t>
+                <w:t xml:space="preserve">Benthic nitrate removal capacity in marine mangroves of Guadeloupe, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Bryant</w:t>
+                <w:t xml:space="preserve">Anniet Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Richardson</w:t>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Kalia</w:t>
+                <w:t xml:space="preserve">Jennifer Tocny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G51353.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (4), pp.886-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jeq2.20463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229017v1</w:t>
+                <w:t xml:space="preserve">hal-03998900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial microbiota management in free-living amoebae (Heterolobosea lineage) isolated from water: The impact of amoebae identity, grazing conditions, and passage number</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isaure Quétel</w:t>
+                <w:t xml:space="preserve">Inorganic sulfate−based signatures of chemosymbiosis in modern infaunal lucinids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bryant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Harnais</w:t>
+                <w:t xml:space="preserve">Jocelyn Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arantxa Sellin</w:t>
+                <w:t xml:space="preserve">Tara Kalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lopez-Garriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165816⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G51353.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229019v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cave Thiovulum (Candidatus Thiovulum stygium) differs metabolically and genomically from marine species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mina Bizic</w:t>
+                <w:t xml:space="preserve">Bacterial microbiota management in free-living amoebae (Heterolobosea lineage) isolated from water: The impact of amoebae identity, grazing conditions, and passage number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Quétel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traian Brad</w:t>
+                <w:t xml:space="preserve">Florian Harnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Ionescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luca Zoccarato</w:t>
+                <w:t xml:space="preserve">Arantxa Sellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-022-01350-4⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 900, pp.165816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998872v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve commercial quality of a new hybrid of banana by managing postharvest conditions and increasing knowledge in physiological injury?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andypain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+                <w:t xml:space="preserve">Didier Mbeguie‐a‐mbeguie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1364, pp.257-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1364.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic nitrate removal capacity in marine mangroves of Guadeloupe, Lesser Antilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cave Thiovulum (Candidatus Thiovulum stygium) differs metabolically and genomically from marine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Bizic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Brad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniet Laverman</w:t>
+                <w:t xml:space="preserve">Danny Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
+                <w:t xml:space="preserve">Lucian Barbu-Tudoran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Tocny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luca Zoccarato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (4), pp.886-896. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.340-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jeq2.20463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-022-01350-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998900v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of new strains of Wolbachia symbiont colonising semiaquatic bugs (Hemiptera: Gerroidea) in mangrove environment of the Lesser Antilles</w:t>
               </w:r>
@@ -2185,672 +2185,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove semiaquatic bugs (Hemiptera: Gerroidea) from Guadeloupe in Lesser Antilles: first records and new data on species distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Conjard</w:t>
+                <w:t xml:space="preserve">Specific Physiological and Anatomical Traits Associated With Polyploidy and Better Detoxification Processes Contribute to Improved Huanglongbing Tolerance of the Persian Lime Compared With the Mexican Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Sivager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saturnin Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosiane Boisne-Noc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Garrouste</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01650424.2021.1933051⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.685679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644166v1</w:t>
+                <w:t xml:space="preserve">hal-03442527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global biogeography of chemosynthetic symbionts reveals both localized and globally distributed symbiont groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mangrove semiaquatic bugs (Hemiptera: Gerroidea) from Guadeloupe in Lesser Antilles: first records and new data on species distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Conjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Osvatic</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie D.D. Gustave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2104378118⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (3-4), pp.239-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01650424.2021.1933051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289615v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial ectosymbionts colonizing gills of two Caribbean mangrove crabs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Global biogeography of chemosynthetic symbionts reveals both localized and globally distributed symbiont groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Osvatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Wilkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Leibrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Halary</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Zauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-021-00801-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (29), pp.e2104378118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2104378118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644167v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval calcification and growth of veligers to early pediveliger of the queen conch Strombus gigas in mesocosm and laboratory conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial ectosymbionts colonizing gills of two Caribbean mangrove crabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naëma Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Aldana Aranda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gros</w:t>
+                <w:t xml:space="preserve">Catherine Azede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10499-021-00696-4⟩</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (1), pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-021-00801-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231517v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Physiological and Anatomical Traits Associated With Polyploidy and Better Detoxification Processes Contribute to Improved Huanglongbing Tolerance of the Persian Lime Compared With the Mexican Lime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rosiane Boisne-Noc</w:t>
+                <w:t xml:space="preserve">Larval calcification and growth of veligers to early pediveliger of the queen conch Strombus gigas in mesocosm and laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Aldana Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Enríquez-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy González-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Aquaculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.1279-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.685679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10499-021-00696-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442527v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of epilithic river biofilm as a new lead to perform pollution bioassessments in overseas territories</w:t>
               </w:r>
@@ -2970,51 +2970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenesis of the digestive gland through planktotrophic stages in Strombus gigas (Mollusca Gastropoda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Aldana Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Enríquez Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,51 +3381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Bisqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Sadjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Azede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3470,291 +3470,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of post-harvest fruit quality for ecologically intensified banana cropping systems</w:t>
+                <w:t xml:space="preserve">Thioautotrophic ectosymbiosis in Pseudovorticella sp., a peritrich ciliate species colonizing wood falls in marine mangrove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Luyckx</w:t>
+                <w:t xml:space="preserve">Adrien Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lechaudel</w:t>
+                <w:t xml:space="preserve">Audrey Molza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Hubert</w:t>
+                <w:t xml:space="preserve">Mélina C.Z Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1196.9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62, pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108665v1</w:t>
+                <w:t xml:space="preserve">hal-01655933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioautotrophic ectosymbiosis in Pseudovorticella sp., a peritrich ciliate species colonizing wood falls in marine mangrove</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of post-harvest fruit quality for ecologically intensified banana cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Luyckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Grimonprez</w:t>
+                <w:t xml:space="preserve">M. Lechaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Molza</w:t>
+                <w:t xml:space="preserve">O. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina C.Z Laurent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62, pp.43-55. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (1196), pp.79-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2017.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1196.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655933v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential role of spherocrystals in the detoxification of essential trace metals following exposure to Cu and Zn in the fighting conch Strombus (Lobatus) pugilis</w:t>
               </w:r>
@@ -3766,51 +3766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Aldana Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crémière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Li Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4372,51 +4372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crémière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4461,235 +4461,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colwellia and sulfur-oxidizing bacteria: An unusual dual symbiosis in a Terua mussel (Mytilidae: Bathymodiolinae) from whale falls in the Antilles arc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Unexpected structured intraspecific diversity of thioautotrophic bacterial gill endosymbionts within the Lucinidae (Mollusca: Bivalvia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Brissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Higuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Mercot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.05.012⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (8), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-016-2949-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336943v1</w:t>
+                <w:t xml:space="preserve">hal-01544753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected structured intraspecific diversity of thioautotrophic bacterial gill endosymbionts within the Lucinidae (Mollusca: Bivalvia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Higuet</w:t>
+                <w:t xml:space="preserve">Colwellia and sulfur-oxidizing bacteria: An unusual dual symbiosis in a Terua mussel (Mytilidae: Bathymodiolinae) from whale falls in the Antilles arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Mercot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 163 (8), pp.176. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.112-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-016-2949-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544753v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal fluctuations in the trophic role of large benthic sulfur bacteria in mangrove sediment</w:t>
               </w:r>
@@ -4904,64 +4904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-harvest banana peel splitting as a function of relative humidity storage conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,51 +5436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Abouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvina Gonzalez-Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6093,51 +6093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cesaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Escalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7175,1539 +7175,1539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucinidae/sulfur-oxidizing bacteria: ancestral heritage or opportunistic association ? Further insights from the Bohol Sea (the Philippines)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of bacterial symbioses in Myrtea sp. (Bivalvia: Lucinidae) and Thyasira sp. (Bivalvia Thyasiridae) from a cold seep in the Eastern Mediterranean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Merçot</w:t>
+                <w:t xml:space="preserve">Terry Terry.Brissac@upmc.Fr Brissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodrigues Clara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00989.x⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.198-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0485.2010.00413.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743766v1</w:t>
+                <w:t xml:space="preserve">hal-00743765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sargassum polyceratium (Phaeophyceae, Fucaceae) surface molecule activity towards fouling organisms and embryonic development of benthic species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Thabard</w:t>
+                <w:t xml:space="preserve">Lucinidae/sulfur-oxidizing bacteria: ancestral heritage or opportunistic association ? Further insights from the Bohol Sea (the Philippines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Brissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Merçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanica Marina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/BOT.2011.014⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00989.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00746082v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epilithic biofilm as a key factor for small-scale river fisheries on Caribbean islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sargassum polyceratium (Phaeophyceae, Fucaceae) surface molecule activity towards fouling organisms and embryonic development of benthic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lefrançois</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2400.2010.00767.x⟩</w:t>
+              <w:t xml:space="preserve">Botanica Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (2), pp.147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/BOT.2011.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744809v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight of EDX Analysis and EFTEM: Are Spherocrystals Located in Strombidae Digestive Gland Implied in Detoxification of Trace Metals ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lechaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Frebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Aldana Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (4), pp.425-432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jemt.21073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial symbioses in Myrtea sp. (Bivalvia: Lucinidae) and Thyasira sp. (Bivalvia Thyasiridae) from a cold seep in the Eastern Mediterranean.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epilithic biofilm as a key factor for small-scale river fisheries on Caribbean islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry Terry.Brissac@upmc.Fr Brissac</w:t>
+                <w:t xml:space="preserve">G. Lepoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rodrigues Clara</w:t>
+                <w:t xml:space="preserve">Nathalie Vachiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (2), pp.198-210. </w:t>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.211 - 220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0485.2010.00413.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2400.2010.00767.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743765v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du système latéral des Gobiidae : comparaison de méthodes d'observation</w:t>
+                <w:t xml:space="preserve">Raman microspectrometry as a powerful tool for a quick screening of thiotrophy : An application on mangrove swamp meiofauna of Guadeloupe (F.W.I.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bouchereau</w:t>
+                <w:t xml:space="preserve">Leslie C. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Himmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 69 (5), pp.382-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2010.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749624v1</w:t>
+                <w:t xml:space="preserve">hal-00715329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of giant Archaea (Thaumarchaeota) associatied with putative bacterial ectosymbionts in a sulfidic marine habitat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Horst Felbeck</w:t>
+                <w:t xml:space="preserve">Etude du système latéral des Gobiidae : comparaison de méthodes d'observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (1), pp.11-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02309.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00715219v1</w:t>
+                <w:t xml:space="preserve">hal-00749624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systématique du Gobiidae Lophogobius cyprinoides (Pallas, 1770)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (9), pp.649-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Sporozoa-like microorganisms in the digestive gland of various species of Strombidae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First description of giant Archaea (Thaumarchaeota) associatied with putative bacterial ectosymbionts in a sulfidic marine habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Frenkiel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dalila Aldana Aranda</w:t>
+                <w:t xml:space="preserve">Félix Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Terry.Brissac@upmc.Fr Brissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Felbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (8), pp.2371-2383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02309.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyq005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04108666v1</w:t>
+                <w:t xml:space="preserve">hal-00715219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman microspectrometry as a powerful tool for a quick screening of thiotrophy : An application on mangrove swamp meiofauna of Guadeloupe (F.W.I.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Himmel</w:t>
+                <w:t xml:space="preserve">Occurrence of Sporozoa-like microorganisms in the digestive gland of various species of Strombidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Volland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Frenkiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
+                <w:t xml:space="preserve">Dalila Aldana Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2010.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (2), pp.196-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyq005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00715329v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Long-Term Starvation on a Host Bivalve (Codakia orbicularis,Lucinidae) and Its Symbiont Population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Several deep-sea mussels and their associated symbionts are able to live both on wood and on whale falls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Got</w:t>
+                <w:t xml:space="preserve">Julien Lorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bouvy</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Troussellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gros</w:t>
+                <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 75 (10), pp.3304-3313. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (1654), pp.177-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02659-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2008.1101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750419v1</w:t>
+                <w:t xml:space="preserve">hal-00755293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several deep-sea mussels and their associated symbionts are able to live both on wood and on whale falls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Long-Term Starvation on a Host Bivalve (Codakia orbicularis,Lucinidae) and Its Symbiont Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lorion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Patrice Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troussellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 276 (1654), pp.177-185. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (10), pp.3304-3313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2008.1101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02659-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755293v1</w:t>
+                <w:t xml:space="preserve">hal-00750419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman microspectrometry sulfur detection and characterization in the marine ectosymbiotic nematode Eubostrichus dianae (Desmodoridae, Stilbonematidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Himmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie C. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mansot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8732,77 +8732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lackof endosymbiont release by twoLucinidae (Bivalvia)of the genusCodakia: consequences for symbiotic relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Brissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Merçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 67 (2), pp.261-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9081,441 +9081,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of sulfur in gill-endosymbionts of the shallow water lucinid Codakia orbicularis (Linné, 1758) by cryo-EFTEM microanalysis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Frebourg</w:t>
+                <w:t xml:space="preserve">Sulphur-oxidising extracellular bacteria in the gills of Mytilidae associated with wood falls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 154, pp.693-700</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63(3), pp.338-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418759v1</w:t>
+                <w:t xml:space="preserve">hal-00418692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphur-oxidising extracellular bacteria in the gills of Mytilidae associated with wood falls.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélina Laurent</w:t>
+                <w:t xml:space="preserve">In situ characterization of sulfur in gill-endosymbionts of the shallow water lucinid Codakia orbicularis (Linné, 1758) by cryo-EFTEM microanalysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lechaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Frebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 63(3), pp.338-349</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154, pp.693-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418692v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of the digestive gland of the queen conch strombus gigas linnaeus, 1758 and its intracellular parasites</w:t>
+                <w:t xml:space="preserve">Easy flat embedding of oriented samples in hydrophilic resin (LR White) under controlled atmosphere: application allowing both nucleic acid hybridizations (CARD-FISH) and ultrastructural observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dalila Aldana Aranda</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie C. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Histochemica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110, pp.427-431</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755287v1</w:t>
+                <w:t xml:space="preserve">hal-00418714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy flat embedding of oriented samples in hydrophilic resin (LR White) under controlled atmosphere: application allowing both nucleic acid hybridizations (CARD-FISH) and ultrastructural observations.</w:t>
+                <w:t xml:space="preserve">Structural analysis of the digestive gland of the queen conch strombus gigas linnaeus, 1758 and its intracellular parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leslie C. Maurin</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Frenkiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Aldana Aranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Histochemica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyn041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418714v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphur-oxidizing extracellular bacteria in the gills of Mytilidae associated with wood falls</w:t>
               </w:r>
@@ -9631,64 +9631,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbioses between deep-sea mussels (Mytilidae: Bathymodiolinae) and chemosynthetic bacteria: diversity, function and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9733,51 +9733,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular bacterial association in gills of &amp;quot;wood mussels</w:t>
+                <w:t xml:space="preserve">Extracellular bacterial association in gills of “wood mussels”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
@@ -9791,51 +9791,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48, pp.103-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753023v1</w:t>
+                <w:t xml:space="preserve">hal-00198969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enigmatic dual symbiosis in the excretory organ of Nautilus macromphalus (Cephalopoda, Nautiloidea)</w:t>
               </w:r>
@@ -9945,471 +9945,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Population of the Sulfur-Oxidizing Symbiont of Codakia orbicularis (Bivalvia, Lucinidae) by Single-Cell Analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular bacterial association in gills of &amp;quot;wood mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Troussellier</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48, pp.103-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716079v1</w:t>
+                <w:t xml:space="preserve">hal-00753023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and ultrastructural analysis of the gills in the bacterial-bearing species Thyasira falklandica (Bivalvia, Mollusca)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Population of the Sulfur-Oxidizing Symbiont of Codakia orbicularis (Bivalvia, Lucinidae) by Single-Cell Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georgeana de Lima Curi Meserani</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troussellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00435-007-0034-4⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.2101-2109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01683-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00755289v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gill-symbiosis in mytilidae associated with wood fall environments</w:t>
+                <w:t xml:space="preserve">Structural and ultrastructural analysis of the gills in the bacterial-bearing species Thyasira falklandica (Bivalvia, Mollusca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gaill</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flàvio Dias Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeana de Lima Curi Meserani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 126, pp.163-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00435-007-0035-3⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 126, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00435-007-0034-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755290v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular bacterial association in gills of “wood mussels”</w:t>
+                <w:t xml:space="preserve">Gill-symbiosis in mytilidae associated with wood fall environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zoomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126, pp.163-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00435-007-0035-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198969v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic development of the tropical bivalve Tivela mactroides (Born, 1778) (Veneridae: subfamily Meretricinae): a SEM study</w:t>
               </w:r>
@@ -10471,364 +10471,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic development and shell differentiation in Chione cancellata (Bivalvia, Veneridae): an ultrastructural analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ localization of sulfur int he thioautotrophic symbiotic model Lucina pectinata by cryo-EFTEM microanalys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lechaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Frebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliane Frenkiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98, pp.163-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755283v1</w:t>
+                <w:t xml:space="preserve">hal-00096754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ localization of sulfur int he thioautotrophic symbiotic model Lucina pectinata by cryo-EFTEM microanalys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gaill</w:t>
+                <w:t xml:space="preserve">Shell-field differentiation and shell formation in the tropical species Chione cancellata (Bivalvia: Veneridae): an ultrastructural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouëza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Frenkiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 98, pp.163-170</w:t>
+              <w:t xml:space="preserve">Invertebrate Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125, pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096754v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell-field differentiation and shell formation in the tropical species Chione cancellata (Bivalvia: Veneridae): an ultrastructural analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embryonic development and shell differentiation in Chione cancellata (Bivalvia, Veneridae): an ultrastructural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mouëza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Frenkiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invertebrate Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 125, pp.21-33</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 125 (1), pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7410.2006.00036.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096758v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ localization of sulphur in the thioautotrophic symbiotic model Lucina pectinata (Gmelin, 1791) by cryo-EFTEM microanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lechaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Frébourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11203,51 +11203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaqué Khatchadourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Felbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 69 (10), pp.6264-6267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11423,51 +11423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Frenkiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Felbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 29, pp.293-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11492,51 +11492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic, larval, and postlarval development of the tropical clam Anomalocardia brasiliana (Mollusca: Bivalvia, Veneridae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mouëza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11613,51 +11613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Felbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invertebrate Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 36, pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11695,64 +11695,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gill filament differentiation and experimental colonization by symbiotic bacteria in aposymbiotic juveniles of Codakia orbicularis (Bivalvia: Lucinidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Frenkiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mouëza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invertebrate Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34:, pp.219-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11771,407 +11771,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic, larval, and post-larval development in the symbiotic clam, Codakia orbicularis (Bivalvia : Lucinidae).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Storage tissue and reproductive strategy in Lucina pectinata (Gmelin), a tropical lucinid bivalve adapted to a reducing sulfur-rich, mangrove environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Frenkiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mouëza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 116 (86-101)</w:t>
+              <w:t xml:space="preserve">Invertebrate Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31, pp.199-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108858v1</w:t>
+                <w:t xml:space="preserve">hal-04108860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage tissue and reproductive strategy in Lucina pectinata (Gmelin), a tropical lucinid bivalve adapted to a reducing sulfur-rich, mangrove environment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Embryonic, larval, and post-larval development in the symbiotic clam, Codakia orbicularis (Bivalvia : Lucinidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Frenkiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mouëza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 31, pp.199-210</w:t>
+              <w:t xml:space="preserve">Invertebrate Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 116 (86-101)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108860v1</w:t>
+                <w:t xml:space="preserve">hal-04108858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gill ultrastructure in Lucina pectinata (Bivalvia: Lucinidae) with reference to hemoglobin in bivalves with symbiotic sulphur-oxidizing bacteria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Gill ultrastructure and symbiotic bacteria in the tropical Lucinidae, Linga pensylvanica (Bivalvia: Lucinidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Frenkiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mouëza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 125, pp.511-524</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 20, pp.259-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108862v1</w:t>
+                <w:t xml:space="preserve">hal-04108861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gill ultrastructure and symbiotic bacteria in the tropical Lucinidae, Linga pensylvanica (Bivalvia: Lucinidae).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gill ultrastructure in Lucina pectinata (Bivalvia: Lucinidae) with reference to hemoglobin in bivalves with symbiotic sulphur-oxidizing bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Frenkiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mouëza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 20, pp.259-280</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 125, pp.511-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108861v1</w:t>
+                <w:t xml:space="preserve">hal-04108862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId414"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12326,51 +12326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05278443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gouyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2025-0074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05053502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Vingataramin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delumeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Qu&#233;tel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vedy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04525827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma Schanendra B&#233;ziat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12040652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04635977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Morel-Letelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yuen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlotta K&#252;ck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Camacho-Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Petersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04834990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emboule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woyke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Date" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1491485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04229017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bryant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Richardson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Kalia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez-Garriga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51353.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04229019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harnais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Sellin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165816" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Brad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Barbu-Tudoran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01350-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andypain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mbeguie&#8208;a&#8208;mbeguie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1364.34" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tocny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03765203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conjard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F. Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pag&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03933577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Tarazona Carrillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma B&#233;ziat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2022.100069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03718673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Goudou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Mourabit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moriou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25135/rnp.295.2108.2194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sivager" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Calvez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Bruyere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Boisne-Noc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1030862" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03703462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Volland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Gonzalez-Rizzo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Tyml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ivanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3634" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Weber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Paredes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Viehboeck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Pende" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103552" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D.D. Gustave" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650424.2021.1933051" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03289615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Osvatic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Wilkins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Leibrecht" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zauner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104378118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azede" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00801-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03231517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Aldana Aranda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Enr&#237;quez-D&#237;az" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Gonz&#225;lez-L&#243;pez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mansot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-021-00696-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.685679" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Enr&#237;quez D&#237;az" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyaa026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02423405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884590v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bisqu&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Sadjan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean-Louis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.07.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luyckx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lechaudel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bugaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655933v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grimonprez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Molza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01799811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-018-0114-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guyomard-Rabenirina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dartron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Falord" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndia Sadikalay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173155.t002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01682113v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx172" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Li Hong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.02.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00149" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1555-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01336943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.05.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Brissac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Higuet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Mercot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2949-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus T.S. Boschker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545905v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laquitaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durimel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. De Alencastro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Marius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5875-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Segret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-016-2253-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Koenig" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E. Heiden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjorven Hinzke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thuermer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.193" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01205641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Jean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauffrre-Autelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K. Lengger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schouten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117832" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01206367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten K&#246;nig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Guyader" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22458" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01203244v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Abouna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Sterrer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bellemare" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12296" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A8236D5ED30E4B24708767069395C603461D28D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Enriquez-Diaz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Volland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Chavez-Villegas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldana-Aranda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyv011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01203402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Moum&#232;ne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcelino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ventosa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116758" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus T. S. Boschker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545911v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H. Elisabeth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cesaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12366" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01912693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guidi-Rontani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena R.N. Jean" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte-Kluge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12551" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01850173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clotaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molini&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-H&#233;l&#232;ne Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.510" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545914v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Thubaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duperron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069680" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina C. Z. Laurent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2013.03.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545915v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D. D. Gustave" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22041" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0V3XRMQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLXGJ0KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743743v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09711" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743019v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dubilier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02748.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LF5N23PV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743766v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mer&#231;ot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00989.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00746082v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thabard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BOT.2011.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A703EFCF62E3AFE4882D4B2C692B895635AE3F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00744809v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepoint" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2010.00767.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743762v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lechaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Frebourg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramdine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.21073" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F86H5VK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743765v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Terry.Brissac@upmc.Fr Brissac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues Clara" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2010.00413.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00749624v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchereau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715219v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Muller" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02309.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00749626v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108666v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Frenkiel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyq005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715329v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie C. Maurin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Himmel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2010.02.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5VQK4CN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00750419v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-08" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755293v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1101" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00753017v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00751560v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00626.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00751649v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z. Laurent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brulport" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.11.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418759v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418692v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Laurent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755287v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyn041" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-922DHCNK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418714v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715244v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00438.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00750422v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00753023v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145829v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Wetzel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Boucher-Rodoni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.0353" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00716079v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01683-06" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755289v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#224;vio Dias Passos" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeana de Lima Curi Meserani" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-007-0034-4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-652M4361-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755290v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-007-0035-3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WDNTQD34-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198969v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00753022v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silberfeld" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755283v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mou&#235;za" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7410.2006.00036.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096754v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096758v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mou&#235;za" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108667v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20040502" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108670v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Duplessis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Ziebis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robidart" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.4144-4150.2004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108668v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liberge" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Felbeck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0921-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ6XTB24-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108669v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Liberge" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaqu&#233; Khatchadourian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.10.6264-6267.2003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108671v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frenkiel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270000526" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VF49SHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108855v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108854v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108856v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108858v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108860v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108862v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108861v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05278443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gouyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2025-0074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05053502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Vingataramin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delumeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Qu&#233;tel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vedy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04525827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma Schanendra B&#233;ziat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12040652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04635977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Morel-Letelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yuen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlotta K&#252;ck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Camacho-Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Petersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04834990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emboule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woyke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Date" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1491485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tocny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04229017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bryant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Richardson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Kalia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez-Garriga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51353.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04229019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harnais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Sellin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165816" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andypain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mbeguie&#8208;a&#8208;mbeguie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1364.34" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Brad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Barbu-Tudoran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01350-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03765203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conjard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F. Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pag&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03933577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Tarazona Carrillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma B&#233;ziat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2022.100069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03718673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Goudou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Mourabit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moriou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25135/rnp.295.2108.2194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sivager" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Calvez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Bruyere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Boisne-Noc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1030862" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03703462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Volland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Gonzalez-Rizzo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Tyml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ivanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3634" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Weber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Paredes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Viehboeck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Pende" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103552" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.685679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D.D. Gustave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650424.2021.1933051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03289615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Osvatic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Wilkins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Leibrecht" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zauner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104378118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azede" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00801-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03231517v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Aldana Aranda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Enr&#237;quez-D&#237;az" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Gonz&#225;lez-L&#243;pez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mansot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-021-00696-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Enr&#237;quez D&#237;az" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyaa026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02423405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884590v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bisqu&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Sadjan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean-Louis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.07.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655933v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grimonprez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Molza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.11.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luyckx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lechaudel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bugaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01799811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-018-0114-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guyomard-Rabenirina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dartron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Falord" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndia Sadikalay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173155.t002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01682113v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx172" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Li Hong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.02.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00149" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1555-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Brissac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Higuet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Mercot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2949-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01336943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.05.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus T.S. Boschker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545905v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laquitaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durimel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. De Alencastro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Marius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5875-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Segret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-016-2253-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Koenig" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E. Heiden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjorven Hinzke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thuermer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.193" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01205641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Jean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauffrre-Autelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K. Lengger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schouten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117832" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01206367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten K&#246;nig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Guyader" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22458" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01203244v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Abouna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Sterrer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bellemare" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12296" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A8236D5ED30E4B24708767069395C603461D28D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Enriquez-Diaz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Volland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Chavez-Villegas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldana-Aranda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyv011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01203402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Moum&#232;ne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcelino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ventosa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116758" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus T. S. Boschker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545911v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H. Elisabeth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cesaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12366" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01912693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guidi-Rontani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena R.N. Jean" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte-Kluge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12551" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01850173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clotaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molini&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-H&#233;l&#232;ne Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.510" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545914v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Thubaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duperron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069680" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina C. Z. Laurent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2013.03.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545915v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D. D. Gustave" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22041" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0V3XRMQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLXGJ0KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743743v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09711" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743019v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dubilier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02748.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LF5N23PV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743765v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Terry.Brissac@upmc.Fr Brissac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues Clara" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2010.00413.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743766v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mer&#231;ot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00989.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00746082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thabard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BOT.2011.014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A703EFCF62E3AFE4882D4B2C692B895635AE3F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743762v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lechaire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Frebourg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramdine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.21073" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F86H5VK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00744809v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepoint" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2010.00767.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715329v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie C. Maurin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Himmel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2010.02.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5VQK4CN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00749624v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchereau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00749626v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Muller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715219v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02309.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108666v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Frenkiel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyq005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755293v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorion" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1101" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00750419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-08" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00753017v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00751560v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00626.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00751649v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z. Laurent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brulport" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.11.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418692v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Laurent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418759v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418714v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755287v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyn041" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-922DHCNK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715244v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00438.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00750422v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198969v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145829v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Wetzel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Boucher-Rodoni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.0353" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00753023v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00716079v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01683-06" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755289v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#224;vio Dias Passos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeana de Lima Curi Meserani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-007-0034-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-652M4361-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755290v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-007-0035-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WDNTQD34-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00753022v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silberfeld" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096754v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096758v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mou&#235;za" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755283v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mou&#235;za" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7410.2006.00036.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108667v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20040502" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108670v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Duplessis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Ziebis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robidart" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.4144-4150.2004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108668v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liberge" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Felbeck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0921-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ6XTB24-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108669v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Liberge" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaqu&#233; Khatchadourian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.10.6264-6267.2003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108671v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frenkiel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270000526" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VF49SHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108855v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108854v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108856v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108860v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108858v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108861v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108862v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>