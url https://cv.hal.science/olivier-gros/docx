--- v1 (2026-04-10)
+++ v2 (2026-05-21)
@@ -987,425 +987,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial microbiota management in free-living amoebae (Heterolobosea lineage) isolated from water: The impact of amoebae identity, grazing conditions, and passage number</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cave Thiovulum (Candidatus Thiovulum stygium) differs metabolically and genomically from marine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Harnais</w:t>
+                <w:t xml:space="preserve">Mina Bizic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arantxa Sellin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gros</w:t>
+                <w:t xml:space="preserve">Traian Brad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Barbu-Tudoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zoccarato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165816⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.340-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-022-01350-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229019v1</w:t>
+                <w:t xml:space="preserve">hal-03998872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve commercial quality of a new hybrid of banana by managing postharvest conditions and increasing knowledge in physiological injury?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Mbeguie‐a‐mbeguie</w:t>
+                <w:t xml:space="preserve">Bacterial microbiota management in free-living amoebae (Heterolobosea lineage) isolated from water: The impact of amoebae identity, grazing conditions, and passage number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Quétel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Harnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantxa Sellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1364.34⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 900, pp.165816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108673v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cave Thiovulum (Candidatus Thiovulum stygium) differs metabolically and genomically from marine species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to improve commercial quality of a new hybrid of banana by managing postharvest conditions and increasing knowledge in physiological injury?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traian Brad</w:t>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Ionescu</w:t>
+                <w:t xml:space="preserve">S. Andypain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Barbu-Tudoran</w:t>
+                <w:t xml:space="preserve">Didier Mbeguie‐a‐mbeguie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Zoccarato</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (3), pp.340-353. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1364, pp.257-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-022-01350-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1364.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998872v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of new strains of Wolbachia symbiont colonising semiaquatic bugs (Hemiptera: Gerroidea) in mangrove environment of the Lesser Antilles</w:t>
               </w:r>
@@ -4461,235 +4461,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected structured intraspecific diversity of thioautotrophic bacterial gill endosymbionts within the Lucinidae (Mollusca: Bivalvia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Higuet</w:t>
+                <w:t xml:space="preserve">Colwellia and sulfur-oxidizing bacteria: An unusual dual symbiosis in a Terua mussel (Mytilidae: Bathymodiolinae) from whale falls in the Antilles arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Mercot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-016-2949-0⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.112-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544753v1</w:t>
+                <w:t xml:space="preserve">hal-01336943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colwellia and sulfur-oxidizing bacteria: An unusual dual symbiosis in a Terua mussel (Mytilidae: Bathymodiolinae) from whale falls in the Antilles arc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Unexpected structured intraspecific diversity of thioautotrophic bacterial gill endosymbionts within the Lucinidae (Mollusca: Bivalvia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Brissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Higuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Mercot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 115, pp.112-122. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (8), pp.176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-016-2949-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336943v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal fluctuations in the trophic role of large benthic sulfur bacteria in mangrove sediment</w:t>
               </w:r>
@@ -4917,51 +4917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-harvest banana peel splitting as a function of relative humidity storage conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,51 +7298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucinidae/sulfur-oxidizing bacteria: ancestral heritage or opportunistic association ? Further insights from the Bohol Sea (the Philippines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Brissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Merçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8358,287 +8358,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several deep-sea mussels and their associated symbionts are able to live both on wood and on whale falls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Long-Term Starvation on a Host Bivalve (Codakia orbicularis,Lucinidae) and Its Symbiont Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lorion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Patrice Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Troussellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 276 (1654), pp.177-185. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (10), pp.3304-3313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2008.1101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02659-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755293v1</w:t>
+                <w:t xml:space="preserve">hal-00750419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Long-Term Starvation on a Host Bivalve (Codakia orbicularis,Lucinidae) and Its Symbiont Population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Several deep-sea mussels and their associated symbionts are able to live both on wood and on whale falls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Got</w:t>
+                <w:t xml:space="preserve">Julien Lorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bouvy</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Troussellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gros</w:t>
+                <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 75 (10), pp.3304-3313. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (1654), pp.177-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02659-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2008.1101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750419v1</w:t>
+                <w:t xml:space="preserve">hal-00755293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman microspectrometry sulfur detection and characterization in the marine ectosymbiotic nematode Eubostrichus dianae (Desmodoridae, Stilbonematidae)</w:t>
               </w:r>
@@ -8732,51 +8732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lackof endosymbiont release by twoLucinidae (Bivalvia)of the genusCodakia: consequences for symbiotic relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Brissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9631,64 +9631,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbioses between deep-sea mussels (Mytilidae: Bathymodiolinae) and chemosynthetic bacteria: diversity, function and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9815,239 +9815,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enigmatic dual symbiosis in the excretory organ of Nautilus macromphalus (Cephalopoda, Nautiloidea)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular bacterial association in gills of &amp;quot;wood mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Dubilier</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48, pp.103-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145829v1</w:t>
+                <w:t xml:space="preserve">hal-00753023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular bacterial association in gills of &amp;quot;wood mussels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enigmatic dual symbiosis in the excretory organ of Nautilus macromphalus (Cephalopoda, Nautiloidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pernice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gaill</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Boucher-Rodoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dubilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274 (1614), pp.1143-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2006.0353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753023v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Population of the Sulfur-Oxidizing Symbiont of Codakia orbicularis (Bivalvia, Lucinidae) by Single-Cell Analyses</w:t>
               </w:r>
@@ -10059,77 +10059,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Troussellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.2101-2109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12326,51 +12326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05278443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gouyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2025-0074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05053502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Vingataramin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delumeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Qu&#233;tel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vedy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04525827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma Schanendra B&#233;ziat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12040652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04635977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Morel-Letelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yuen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlotta K&#252;ck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Camacho-Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Petersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04834990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emboule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woyke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Date" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1491485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tocny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04229017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bryant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Richardson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Kalia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez-Garriga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51353.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04229019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harnais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Sellin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165816" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andypain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mbeguie&#8208;a&#8208;mbeguie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1364.34" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Brad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Barbu-Tudoran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01350-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03765203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conjard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F. Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pag&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03933577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Tarazona Carrillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma B&#233;ziat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2022.100069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03718673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Goudou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Mourabit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moriou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25135/rnp.295.2108.2194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sivager" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Calvez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Bruyere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Boisne-Noc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1030862" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03703462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Volland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Gonzalez-Rizzo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Tyml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ivanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3634" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Weber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Paredes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Viehboeck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Pende" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103552" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.685679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D.D. Gustave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650424.2021.1933051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03289615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Osvatic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Wilkins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Leibrecht" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zauner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104378118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azede" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00801-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03231517v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Aldana Aranda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Enr&#237;quez-D&#237;az" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Gonz&#225;lez-L&#243;pez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mansot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-021-00696-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Enr&#237;quez D&#237;az" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyaa026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02423405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884590v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bisqu&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Sadjan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean-Louis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.07.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655933v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grimonprez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Molza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.11.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luyckx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lechaudel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bugaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01799811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-018-0114-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guyomard-Rabenirina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dartron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Falord" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndia Sadikalay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173155.t002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01682113v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx172" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Li Hong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.02.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00149" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1555-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Brissac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Higuet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Mercot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2949-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01336943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.05.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus T.S. Boschker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545905v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laquitaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durimel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. De Alencastro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Marius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5875-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Segret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-016-2253-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Koenig" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E. Heiden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjorven Hinzke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thuermer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.193" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01205641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Jean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauffrre-Autelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K. Lengger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schouten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117832" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01206367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten K&#246;nig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Guyader" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22458" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01203244v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Abouna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Sterrer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bellemare" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12296" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A8236D5ED30E4B24708767069395C603461D28D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Enriquez-Diaz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Volland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Chavez-Villegas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldana-Aranda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyv011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01203402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Moum&#232;ne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcelino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ventosa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116758" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus T. S. Boschker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545911v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H. Elisabeth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cesaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12366" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01912693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guidi-Rontani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena R.N. Jean" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte-Kluge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12551" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01850173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clotaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molini&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-H&#233;l&#232;ne Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.510" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545914v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Thubaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duperron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069680" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina C. Z. Laurent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2013.03.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545915v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D. D. Gustave" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22041" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0V3XRMQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLXGJ0KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743743v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09711" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743019v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dubilier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02748.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LF5N23PV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743765v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Terry.Brissac@upmc.Fr Brissac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues Clara" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2010.00413.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743766v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mer&#231;ot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00989.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00746082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thabard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BOT.2011.014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A703EFCF62E3AFE4882D4B2C692B895635AE3F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743762v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lechaire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Frebourg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramdine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.21073" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F86H5VK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00744809v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepoint" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2010.00767.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715329v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie C. Maurin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Himmel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2010.02.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5VQK4CN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00749624v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchereau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00749626v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Muller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715219v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02309.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108666v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Frenkiel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyq005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755293v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorion" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1101" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00750419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-08" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00753017v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00751560v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00626.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00751649v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z. Laurent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brulport" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.11.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418692v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Laurent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418759v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418714v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755287v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyn041" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-922DHCNK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715244v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00438.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00750422v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198969v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145829v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Wetzel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Boucher-Rodoni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.0353" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00753023v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00716079v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01683-06" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755289v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#224;vio Dias Passos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeana de Lima Curi Meserani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-007-0034-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-652M4361-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755290v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-007-0035-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WDNTQD34-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00753022v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silberfeld" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096754v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096758v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mou&#235;za" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755283v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mou&#235;za" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7410.2006.00036.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108667v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20040502" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108670v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Duplessis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Ziebis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robidart" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.4144-4150.2004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108668v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liberge" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Felbeck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0921-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ6XTB24-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108669v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Liberge" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaqu&#233; Khatchadourian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.10.6264-6267.2003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108671v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frenkiel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270000526" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VF49SHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108855v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108854v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108856v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108860v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108858v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108861v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108862v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05278443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gouyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2025-0074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05053502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Vingataramin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delumeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Qu&#233;tel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vedy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04525827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma Schanendra B&#233;ziat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12040652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04635977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Morel-Letelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yuen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlotta K&#252;ck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Camacho-Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Petersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04834990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emboule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woyke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Date" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1491485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tocny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04229017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bryant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Richardson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Kalia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez-Garriga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51353.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bizic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Brad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Ionescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Barbu-Tudoran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01350-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04229019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harnais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Sellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165816" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andypain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mbeguie&#8208;a&#8208;mbeguie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1364.34" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03765203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conjard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F. Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pag&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0273668" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03933577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Tarazona Carrillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma B&#233;ziat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2022.100069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03718673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Goudou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Mourabit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moriou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25135/rnp.295.2108.2194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Sivager" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Calvez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Bruyere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Boisne-Noc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1030862" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03703462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Volland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Gonzalez-Rizzo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Tyml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ivanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3634" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Weber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Paredes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Viehboeck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Pende" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103552" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.685679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D.D. Gustave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650424.2021.1933051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03289615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Osvatic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Wilkins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Leibrecht" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zauner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104378118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azede" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00801-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03231517v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Aldana Aranda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Enr&#237;quez-D&#237;az" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Gonz&#225;lez-L&#243;pez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mansot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-021-00696-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Enr&#237;quez D&#237;az" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyaa026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02423405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884590v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bisqu&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Sadjan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean-Louis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.07.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655933v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grimonprez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Molza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2017.11.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luyckx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lechaudel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bugaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01799811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-018-0114-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guyomard-Rabenirina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dartron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Falord" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndia Sadikalay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ducat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173155.t002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01682113v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx172" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Li Hong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.02.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00149" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1555-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01336943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.05.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Brissac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Higuet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Mercot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2949-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01968168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus T.S. Boschker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545905v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laquitaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durimel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. De Alencastro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Marius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5875-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Segret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-016-2253-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Koenig" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E. Heiden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjorven Hinzke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Thuermer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmicrobiol.2016.193" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01205641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Jean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauffrre-Autelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K. Lengger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schouten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117832" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01206367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten K&#246;nig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Guyader" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22458" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01203244v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Abouna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Sterrer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bellemare" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12296" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A8236D5ED30E4B24708767069395C603461D28D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Enriquez-Diaz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Volland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Chavez-Villegas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldana-Aranda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyv011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01203402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Moum&#232;ne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcelino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ventosa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116758" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus T. S. Boschker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545911v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H. Elisabeth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cesaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12366" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01912693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guidi-Rontani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena R.N. Jean" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte-Kluge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12551" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01850173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clotaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molini&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-H&#233;l&#232;ne Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.510" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545914v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Thubaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duperron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069680" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545913v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina C. Z. Laurent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2013.03.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545915v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D. D. Gustave" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22041" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0V3XRMQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLXGJ0KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743743v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou-Audouy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09711" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743019v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dubilier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02748.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LF5N23PV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743765v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Terry.Brissac@upmc.Fr Brissac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues Clara" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2010.00413.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743766v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mer&#231;ot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00989.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00746082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thabard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BOT.2011.014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A703EFCF62E3AFE4882D4B2C692B895635AE3F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743762v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lechaire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Frebourg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramdine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.21073" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F86H5VK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00744809v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lepoint" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2010.00767.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715329v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie C. Maurin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Himmel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2010.02.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5VQK4CN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00749624v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchereau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00749626v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Muller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715219v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02309.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108666v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Frenkiel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyq005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00750419v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-08" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755293v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorion" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1101" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00753017v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00751560v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00626.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00751649v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z. Laurent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brulport" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.11.006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418692v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Laurent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418759v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418714v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755287v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyn041" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-922DHCNK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715244v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00438.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00750422v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198969v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00753023v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145829v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Wetzel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Boucher-Rodoni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.0353" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00716079v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01683-06" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755289v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#224;vio Dias Passos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeana de Lima Curi Meserani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-007-0034-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-652M4361-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755290v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-007-0035-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WDNTQD34-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00753022v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silberfeld" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096754v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096758v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mou&#235;za" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755283v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mou&#235;za" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7410.2006.00036.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108667v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20040502" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108670v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Duplessis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Ziebis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robidart" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.4144-4150.2004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108668v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liberge" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Felbeck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0921-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ6XTB24-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108669v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Liberge" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaqu&#233; Khatchadourian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.10.6264-6267.2003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108671v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frenkiel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270000526" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VF49SHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108855v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108854v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108856v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108860v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108858v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108861v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04108862v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>